--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (127)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,16746 +240,16880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-water coral mounds and reefs off Mauritania and associated megafauna</w:t>
+                <w:t xml:space="preserve">Ocean productivity and trophic structure drive patterns of mercury accumulation in deep-pelagic fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hammoud El Vadhel</w:t>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lene Buhl-Mortensen</w:t>
+                <w:t xml:space="preserve">Anaïs Médieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Khalil Med Mahmoud</w:t>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeslem El Vally</w:t>
+                <w:t xml:space="preserve">Julianna L. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyah Meissa</w:t>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, 1575636 (23p.). </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1022, pp.181583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1575636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206164v1</w:t>
+                <w:t xml:space="preserve">hal-05580101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mangrove mudflat sediment contamination by fecal bacteria and trace metals: A multivariate assessment in equatorial marine protected areas in Gabon, Western Central Africa</w:t>
+                <w:t xml:space="preserve">Cold-water coral mounds and reefs off Mauritania and associated megafauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Ludovic Martial Happi</w:t>
+                <w:t xml:space="preserve">Hammoud El Vadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Roger Nzigou</w:t>
+                <w:t xml:space="preserve">Lene Buhl-Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Rouget</w:t>
+                <w:t xml:space="preserve">Mohamed El Khalil Med Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Gael Mabicka Obame</w:t>
+                <w:t xml:space="preserve">Yeslem El Vally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyah Meissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0326172⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, 1575636 (23p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2025.1575636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05140455v1</w:t>
+                <w:t xml:space="preserve">hal-05206164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length–Weight Relationships of Elasmobranchs Caught by Artisanal Fisheries From Southern Gabon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of mangrove mudflat sediment contamination by fecal bacteria and trace metals: A multivariate assessment in equatorial marine protected areas in Gabon, Western Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Sadio</w:t>
+                <w:t xml:space="preserve">Johann Ludovic Martial Happi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Mbega</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aimé Roger Nzigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Gael Mabicka Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/jai/4821258⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0326172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925006v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05140455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Length–Weight Relationships of Elasmobranchs Caught by Artisanal Fisheries From Southern Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+                <w:t xml:space="preserve">Youri Ivann Mvomo Minko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Araignous</w:t>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Mbega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourdaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87, pp.104218. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), 4821258 [5 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/jai/4821258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100382v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A baseline for biodiversity: spatio-temporal variability of fish assemblages in the pristine and little-known Iguela Lagoon, Gabon</w:t>
+                <w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor Ngoua Aba’a</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oumar Sadio</w:t>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hervé Mve Beh</w:t>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félicien Liwouwou</w:t>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109529⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87, pp.104218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296336v1</w:t>
+                <w:t xml:space="preserve">hal-05100382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes reveal intrapopulation heterogeneity of porbeagle shark (Lamna nasus)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A baseline for biodiversity: spatio-temporal variability of fish assemblages in the pristine and little-known Iguela Lagoon, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+                <w:t xml:space="preserve">Nestor Ngoua Aba’a</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Mbega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gamblin</w:t>
+                <w:t xml:space="preserve">Jean-Hervé Mve Beh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hennache</w:t>
+                <w:t xml:space="preserve">Jean-Félicien Liwouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, pp.103340. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, pp.109529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446621v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal stratification leads to changes within the benthic food web of the Gulf of Lions (northwestern Mediterranean) Authors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+                <w:t xml:space="preserve">Length-weight relationships of 13 fish species from Akanda National Park in Gabon, Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hervé Mve Beh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Mbega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félicien Liwouwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103359⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (2), pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2024-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443186v2</w:t>
+                <w:t xml:space="preserve">hal-04636036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent organic pollutants and trace metals in selected marine organisms from the Akanda National Park, Gabon (Central Africa)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hervé Mve-Beh</w:t>
+                <w:t xml:space="preserve">Can biochemical tracers reveal ontogenetic trophic shift and individual prey selection in white sharks from Guadalupe Island, Northeast Pacific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+                <w:t xml:space="preserve">Felipe Amezcua-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aquino-Baleytó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.116009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399286v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental variability shapes trophic and resource partitioning between epipelagic and mesopelagic biomes in oceanic provinces: Implications in a globally changing ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal stratification leads to changes within the benthic food web of the Gulf of Lions (northwestern Mediterranean) Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvia Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103339⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.103359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723840v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominant heterotrophic diazotrophic bacteria are involved in Sargassum proliferation in the great Atlantic Sargassum Belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable isotopes reveal intrapopulation heterogeneity of porbeagle shark (Lamna nasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Léger-Pigout</w:t>
+                <w:t xml:space="preserve">Caroline Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Navarro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Le Loc’h</w:t>
+                <w:t xml:space="preserve">Cédric Hennache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrad026⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.103340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421726v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from Fatala estuary, Guinea-Conakry, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2023-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636029v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from Fatala estuary, Guinea-Conakry, West Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental variability shapes trophic and resource partitioning between epipelagic and mesopelagic biomes in oceanic provinces: Implications in a globally changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2023-036⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.103339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2024.103339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543785v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio strait natural reserve (BSNR): investigating ecosystem functioning through comparative modelling of marine protected areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predominant heterotrophic diazotrophic bacteria are involved in Sargassum proliferation in the great Atlantic Sargassum Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Léger-Pigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vanalderweireldt</w:t>
+                <w:t xml:space="preserve">S Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Albouy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémi Millot</w:t>
+                <w:t xml:space="preserve">F Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107263⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrad026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04665826v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 13 fish species from Akanda National Park in Gabon, Central Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When economy meets ecology, is it truly conflicted? A dashboard approach to assess the sustainability performance of European tropical tuna purse seine fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2024-004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 943, pp.173842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636036v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can biochemical tracers reveal ontogenetic trophic shift and individual prey selection in white sharks from Guadalupe Island, Northeast Pacific?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent organic pollutants and trace metals in selected marine organisms from the Akanda National Park, Gabon (Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Amezcua-Martínez</w:t>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aquino-Baleytó</w:t>
+                <w:t xml:space="preserve">François Le Loc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Besnard</w:t>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hervé Mve-Beh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119507⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.116009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.116009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753630v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The usefulness of food web models in the ecosystem services framework: Quantifying, mapping, and linking services supply</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bonifacio strait natural reserve (BSNR): investigating ecosystem functioning through comparative modelling of marine protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+                <w:t xml:space="preserve">Lucie Vanalderweireldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Clavel</w:t>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">Simone Libralato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Rémi Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63, 14 p. /101550. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 256, pp.107263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202055v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04665826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the light blue sky to the dark deep sea: Trophic and resource partitioning between epipelagic and mesopelagic layers in a tropical oceanic ecosystem</w:t>
+                <w:t xml:space="preserve">The usefulness of food web models in the ecosystem services framework: Quantifying, mapping, and linking services supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lanco Bertrand</w:t>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 878, </w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, 14 p. /101550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107622v1</w:t>
+                <w:t xml:space="preserve">hal-04202055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human activities and environmental variables drive infaunal community structure and functioning in West African mangroves</w:t>
+                <w:t xml:space="preserve">Mercury biomagnification and trophic structure patterns in neotropical coastal estuaries impacted by a Chlor-alkali plant in northeast Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Jacquot</w:t>
+                <w:t xml:space="preserve">Andréa P. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Nordström</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Ka</w:t>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108481⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260469v1</w:t>
+                <w:t xml:space="preserve">insu-04198428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury biomagnification and trophic structure patterns in neotropical coastal estuaries impacted by a Chlor-alkali plant in northeast Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">From the light blue sky to the dark deep sea: Trophic and resource partitioning between epipelagic and mesopelagic layers in a tropical oceanic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanco Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103105⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198428v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-political acceptability of floating offshore wind farms in France: challenges and perspectives for marine governance towards sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human activities and environmental variables drive infaunal community structure and functioning in West African mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Nordström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
+                <w:t xml:space="preserve">L. de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mazé</w:t>
+                <w:t xml:space="preserve">R. Ngom Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Safi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+                <w:t xml:space="preserve">S. Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106513⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.108481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071152v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal structure of the fish assemblage in Akanda National Park (Gabon), an equatorial mangrove estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hervé Mve Beh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daniel Mbega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Hervé Mve Beh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oumar Sadio</w:t>
+                <w:t xml:space="preserve">Ghislain Tchinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Tsinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59, pp.102805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-political acceptability of floating offshore wind farms in France: challenges and perspectives for marine governance towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nogues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lejart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.106513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202452v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do marine protected areas influence mercury exposure? Insights from a shark community in the tropical Northeast Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ketchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Amezcua-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 336, pp.122352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish food-web structure of a southern Mediterranean lagoon (El Mellah Lagoon, Algeria): what we can learn from stable isotope analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Draredja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Borhane Djebar</w:t>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.30180⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102221v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem modelling of the Eastern Corsican Coast (ECC): Case study of one of the least trawled shelves of the Mediterranean Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Millot</w:t>
+                <w:t xml:space="preserve">Fish food-web structure of a southern Mediterranean lagoon (El Mellah Lagoon, Algeria): what we can learn from stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Blestel</w:t>
+                <w:t xml:space="preserve">Brahim Draredja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Borhane Djebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103798⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.30180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798089v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of four fish species from Fatala estuary, Guinea, West Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, pp.103704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jai.14318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03652505v1</w:t>
+                <w:t xml:space="preserve">hal-03557393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology and ecomorphology of the shorthead drum, Larimus breviceps (Acanthuriformes : Sciaenidae), from the Northeastern Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Souza Lira</w:t>
+                <w:t xml:space="preserve">Ecosystem modelling of the Eastern Corsican Coast (ECC): Case study of one of the least trawled shelves of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vanalderweireldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Nolé Eduardo</w:t>
+                <w:t xml:space="preserve">Clémentine Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thalassas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41208-021-00365-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235, pp.103798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614840v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fishing effort on the trophic functioning of tropical estuaries in Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Length-weight relationships of four fish species from Fatala estuary, Guinea, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.372-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.14318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860666v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of estuarine habitats for the feeding ecology of the European eel (Anguilla anguilla L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Denis</w:t>
+                <w:t xml:space="preserve">Trophic ecology and ecomorphology of the shorthead drum, Larimus breviceps (Acanthuriformes : Sciaenidae), from the Northeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. De Vasconcelos-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalef Rabhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+                <w:t xml:space="preserve">A. Souza Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Boutin</w:t>
+                <w:t xml:space="preserve">A. Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nolé Eduardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270348⟩</w:t>
+              <w:t xml:space="preserve">Thalassas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41208-021-00365-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716404v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasmobranchs of the western Arabian Gulf: Diversity, status, and implications for conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hua Hsun Hsu</w:t>
+                <w:t xml:space="preserve">Role of estuarine habitats for the feeding ecology of the European eel (Anguilla anguilla L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Yacoubi</w:t>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Jia Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stelios Katsanevakis</w:t>
+                <w:t xml:space="preserve">Kévin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102637⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), 23p. / e0270348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016998v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine food web structure and relative importance of organic matter sources for fish in a highly connected Northeastern Brazil ecotone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasmobranchs of the western Arabian Gulf: Diversity, status, and implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Hsun Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Pelage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+                <w:t xml:space="preserve">Lamia Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme V. B. Ferreira</w:t>
+                <w:t xml:space="preserve">Yu-Jia Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlio Guazzelli Gonzalez</w:t>
+                <w:t xml:space="preserve">Stelios Katsanevakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 275, </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.102637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.107972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03779802v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential microplastics impacts on African fishing resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fishing effort on the trophic functioning of tropical estuaries in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Masiá</w:t>
+                <w:t xml:space="preserve">Carlos Henrique Figueiredo Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Mateo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carmen Blanco</w:t>
+                <w:t xml:space="preserve">Valdimere Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150671⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 277, pp.108040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144131v1</w:t>
+                <w:t xml:space="preserve">hal-03860666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the state of marine biodiversity in the Northeast Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+                <w:t xml:space="preserve">Estuarine food web structure and relative importance of organic matter sources for fish in a highly connected Northeastern Brazil ecotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Pelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdimere Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V. B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Guazzelli Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109148⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.107972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837035v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03779802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing with each other: Fish isotopic niche in two resource availability contexts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+                <w:t xml:space="preserve">Potential microplastics impacts on African fishing resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Masiá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.975091⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (Part 2), pp.150671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993110v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential combined impacts of climate change and non-indigenous species arrivals on Bay of Biscay trophic network structure and functioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Araignous</w:t>
+                <w:t xml:space="preserve">Assessing the state of marine biodiversity in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail McQuatters-Gollop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saint-Béat</w:t>
+                <w:t xml:space="preserve">Nina Larissa Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2022.103704⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.109148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557393v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of estuary morphology for ecological connectivity with their adjacent coast: A case study in Brazilian tropical estuaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Competing with each other: Fish isotopic niche in two resource availability contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Pelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julio Guazzelli-Gonzalez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Le Loch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 251, pp.107184. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.975091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415636v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Nogues</w:t>
+                <w:t xml:space="preserve">Importance of estuary morphology for ecological connectivity with their adjacent coast: A case study in Brazilian tropical estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Pelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">Julio Guazzelli-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+                <w:t xml:space="preserve">Francois Le Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdimere Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.107184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070300v1</w:t>
+                <w:t xml:space="preserve">hal-03415636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive biology of the lesser African threadfin Galeoides decadactylus in Gabon, Gulf of Guinea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-D Mbega</w:t>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Sadio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I Bamba</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232x.2021.1995493⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479829v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The merits of loop analysis for the qualitative modeling of social-ecological systems in presence of offshore wind farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Thermes</w:t>
+                <w:t xml:space="preserve">Distribution, vertical migration, and trophic ecology of lanternfishes (Myctophidae) in the Southwestern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rodrigues Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.635798⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, pp.102695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333698v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length–weight relationships of 5 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Structure and seasonal variability in fish food webs in a small macrotidal estuary (Canche estuary, Eastern English Channel) based on stable carbon and nitrogen isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jai.14230⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, 14p. / 101694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259555v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, vertical migration, and trophic ecology of lanternfishes (Myctophidae) in the Southwestern Tropical Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fredou</w:t>
+                <w:t xml:space="preserve">Trophic structure of a nektobenthic community exploited by a multispecific bottom trawling fishery in Northeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Guazzelli Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102695⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589730v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and seasonal variability in fish food webs in a small macrotidal estuary (Canche estuary, Eastern English Channel) based on stable carbon and nitrogen isotope analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
+                <w:t xml:space="preserve">Diet of spiny lobsters from Mahé Island reefs, Seychelles inferred by trophic tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blamey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Govinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44, 14p. / 101694. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101694⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 42, pp.101640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374148v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic structure of a nektobenthic community exploited by a multispecific bottom trawling fishery in Northeastern Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Júlio Guazzelli Gonzalez</w:t>
+                <w:t xml:space="preserve">Morphological and genetic characterization of the invasive rayed pearl oyster Pinctada imbricata radiata (Mollusca: Bivalvia: Pteriidae) populations from contrasting environments along the Tunisian coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Fassatoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Zaghab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246491⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.200-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17451000.2021.1919713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204169v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of spiny lobsters from Mahé Island reefs, Seychelles inferred by trophic tracers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leo Barret</w:t>
+                <w:t xml:space="preserve">How the fishing effort control and environmental changes affect the sustainability of a tropical shrimp small scale fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Blamey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101640⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, pp.105824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2020.105824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490581v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the fishing effort control and environmental changes affect the sustainability of a tropical shrimp small scale fishery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+                <w:t xml:space="preserve">Reproductive biology of the lesser African threadfin Galeoides decadactylus in Gabon, Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-D Mbega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Liwouwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-H Mvé Beh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2020.105824⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.499-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232x.2021.1995493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246770v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and genetic characterization of the invasive rayed pearl oyster Pinctada imbricata radiata (Mollusca: Bivalvia: Pteriidae) populations from contrasting environments along the Tunisian coast</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The merits of loop analysis for the qualitative modeling of social-ecological systems in presence of offshore wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihen Zaghab</w:t>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+                <w:t xml:space="preserve">Marco Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17451000.2021.1919713⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.635798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.635798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374137v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of parameters for seagrass management: towards the development of integrated indicators for French Antilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Length–weight relationships of 5 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jai.14230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143893v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology of the juveniles of two jack species (Caranx latus and C. hippos) in contrasted tropical estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Guazzelli Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Guazzelli Gonzalez</w:t>
+                <w:t xml:space="preserve">Paulo J. Duarte-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+                <w:t xml:space="preserve">Francois Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayara Constantino De Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 255, pp.107370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection of parameters for seagrass management: towards the development of integrated indicators for French Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Kerninon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Alcoverro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-452-007⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.112646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274388v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-weight relationships of 19 fish species from two tropical artificial reservoirs (Manantali and Selingue) in Mali, West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Length-weight relationships of 20 fish species from the Sine Saloum estuary, Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45 (1), pp.59-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-451-007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-452-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184976v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatchetfishes (Stomiiformes: Sternoptychidae) biodiversity, trophic ecology, vertical niche partitioning and functional roles in the western Tropical Atlantic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Length-weight relationships of 19 fish species from two tropical artificial reservoirs (Manantali and Selingue) in Mali, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.59-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-451-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02986946v1</w:t>
+                <w:t xml:space="preserve">hal-03184976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding habits and population aspects of the spotted goatfish, Pseudupeneus maculatus (Perciformes: Mullidae), on the continental shelf of northeast Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
+                <w:t xml:space="preserve">Benefit-risk associated with the consumption of fish bycatch from tropical tuna fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Medieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Antha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rona Arrisol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Marina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/scimar.04958.24A⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267, pp.115614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411070v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Hatchetfishes (Stomiiformes: Sternoptychidae) biodiversity, trophic ecology, vertical niche partitioning and functional roles in the western Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.102389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889974v1</w:t>
+                <w:t xml:space="preserve">hal-02986946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic resources and mercury exposure of two silvertip shark populations in the Northeast Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Hoyos-Padilla</w:t>
+                <w:t xml:space="preserve">Feeding habits and population aspects of the spotted goatfish, Pseudupeneus maculatus (Perciformes: Mullidae), on the continental shelf of northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Souza Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Guazzelli Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nole Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126645⟩</w:t>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (2), pp.119--131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/scimar.04958.24A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987361v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary production and depth drive different trophic structure and functioning of fish assemblages in French marine ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Baudrier</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 186C, pp.102343. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569564v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology, habitat, and migratory behaviour of the viperfish Chauliodus sloani reveal a key mesopelagic player</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Combining ecosystem indicators and life cycle assessment for environmental assessment of demersal trawling in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77222-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.105-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01651-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204350v1</w:t>
+                <w:t xml:space="preserve">hal-02272209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecosystem indicators and life cycle assessment for environmental assessment of demersal trawling in Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stable isotope patterns of mesopelagic communities over two shallow seamounts of the south-western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavanee Annasawmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01651-5⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.104804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272209v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope patterns of mesopelagic communities over two shallow seamounts of the south-western Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2020.104804⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871291v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+                <w:t xml:space="preserve">Trophic resources and mercury exposure of two silvertip shark populations in the Northeast Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ketchum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Hoyos-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.126645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931617v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body size and stable isotope composition of zooplankton in the western tropical Atlantic</w:t>
+                <w:t xml:space="preserve">Primary production and depth drive different trophic structure and functioning of fish assemblages in French marine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Guerra Araújo Abrantes De Figueiredo</w:t>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schwamborn</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103449⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186C, pp.102343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986941v1</w:t>
+                <w:t xml:space="preserve">hal-02569564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change in the Bay of Biscay: Changes in spatial biodiversity patterns could be driven by the arrivals of southern species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Trophic ecology, habitat, and migratory behaviour of the viperfish Chauliodus sloani reveal a key mesopelagic player</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Lucena-Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maia Mincarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13401⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.20996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77222-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004619v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too Big To Ignore&amp;quot;: A feasibility analysis of detecting fishing events in Gabonese small-scale fisheries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body size and stable isotope composition of zooplankton in the western tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Witt</w:t>
+                <w:t xml:space="preserve">Gabriela Guerra Araújo Abrantes De Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Metcalfe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralf Schwamborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921208v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit-risk associated with the consumption of fish bycatch from tropical tuna fisheries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rona Arrisol</w:t>
+                <w:t xml:space="preserve">Climate change in the Bay of Biscay: Changes in spatial biodiversity patterns could be driven by the arrivals of southern species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115614⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 647, pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311941v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic resource partitioning of two snook fish species (Centropomidae) in tropical estuaries in Brazil as evidenced by stable isotope analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">Too Big To Ignore&amp;quot;: A feasibility analysis of detecting fishing events in Gabonese small-scale fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Cardiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humber Agrelli De Andrade</w:t>
+                <w:t xml:space="preserve">Kristian Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Pontes Viana</w:t>
+                <w:t xml:space="preserve">Brendan J. Godley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 226, pp.106287. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450787v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of Scopoli's shearwaters during breeding in the Zembra Archipelago (northern Tunisia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition of the fish fauna in a tropical estuary: the ecological guild approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdimere Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intissar Thabet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flávia Frédou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-019-3509-1⟩</w:t>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (2), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/scimar.04855.25A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920507v1</w:t>
+                <w:t xml:space="preserve">hal-02450932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end model to evaluate the sensitivity of ecosystem indicators to track fishing impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Trophic resource partitioning of two snook fish species (Centropomidae) in tropical estuaries in Brazil as evidenced by stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Guazzelli Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humber Agrelli De Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Pontes Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.10.061⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226, pp.106287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004379v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope analyses revealed the influence of foraging habitat on mercury accumulation in tropical coastal marine fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+                <w:t xml:space="preserve">Trophic ecology of Scopoli's shearwaters during breeding in the Zembra Archipelago (northern Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Point</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Machu</w:t>
+                <w:t xml:space="preserve">Aida Abdennadher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.330⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (5), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-019-3509-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494951v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards coherent GES assessments at sub-regional level: signs of fisheries expansion processes in the Bay of Biscay using an OSPAR food web indicator, the mean trophic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina-Larissa Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina-Larissa Arroyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Safi</w:t>
+                <w:t xml:space="preserve">Pauline Vouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vouriot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucía López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (6), pp.1543-1553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsz023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive Biology of Barracuda, Sphyraena Guachancho, on Ivorian Coasts (eastern Central Atlantic)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An end-to-end model to evaluate the sensitivity of ecosystem indicators to track fishing impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. A. Akadje</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.10.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749011v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La colonisation des parcs d'énergies marines renouvelables facilite-t-elle l'introduction et la propagation d'espèces non indigènes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable isotope analyses revealed the influence of foraging habitat on mercury accumulation in tropical coastal marine fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Nexer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gillet</w:t>
+                <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin COME3T</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 650, pp.2129-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04268707v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Reproductive Biology of Barracuda, Sphyraena Guachancho, on Ivorian Coasts (eastern Central Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. A. Akadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. N. Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. N'Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (2-3), pp.177-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938892v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the fish fauna in a tropical estuary: the ecological guild approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Frédou</w:t>
+                <w:t xml:space="preserve">La colonisation des parcs d'énergies marines renouvelables facilite-t-elle l'introduction et la propagation d'espèces non indigènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Frédou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yolanda del Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Marina</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin COME3T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450932v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04268707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic flow structure of a neotropical estuary in northeastern Brazil and the comparison of ecosystem model indicators of estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring sensitivity of two OSPAR indicators for a coastal food web model under offshore wind farm construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lira</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo Angelini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lacerda</w:t>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (1), pp.728 - 738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975426v1</w:t>
+                <w:t xml:space="preserve">hal-01938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing performances and environmental assessment of sea cage farming in Tunisia using life cycle assessment (LCA) combined with PCA and HCPC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Trophic flow structure of a neotropical estuary in northeastern Brazil and the comparison of ecosystem model indicators of estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-017-1339-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065667v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life cycle assessment of seafood production: A case study of trawler catches in Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Rearing performances and environmental assessment of sea cage farming in Tunisia using life cycle assessment (LCA) combined with PCA and HCPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.067⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1049-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-017-1339-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01843594v1</w:t>
+                <w:t xml:space="preserve">hal-02065667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Degraer</w:t>
+                <w:t xml:space="preserve">Environmental life cycle assessment of seafood production: A case study of trawler catches in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610-611, pp.298 - 307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398550v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem indicators\textemdashaccounting for variability in species\textquoteright trophic levels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental assessment of seabass (Dicentrarchus labrax) and seabream (Sparus aurata) farming from a life cycle perspective: A case study of a Tunisian aquaculture farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw150⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 471, pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927070v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relationships between phylogenetic and functional singularities in sharks (Chondrichthyes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem indicators\textemdashaccounting for variability in species\textquoteright trophic levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cachera</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ekin Akoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2871⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (1), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572316v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of seabass (Dicentrarchus labrax) and seabream (Sparus aurata) farming from a life cycle perspective: A case study of a Tunisian aquaculture farm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.01.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02571122v1</w:t>
+                <w:t xml:space="preserve">hal-01398550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From species distributions to ecosystem structure and function: A methodological perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the relationships between phylogenetic and functional singularities in sharks (Chondrichthyes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Raybaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.022⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (16), pp.6292-6303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318422v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology influence on metal bioaccumulation in marine fish: Inference from stable isotope and fatty acid analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+                <w:t xml:space="preserve">Forecasting fine-scale changes in the food-web structure of coastal marine communities under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Gallon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Dominique Gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.035⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (12), pp.1227-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482789v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LENGTH-WEIGHT RELATIONS OF 70 FISH SPECIES (ACTINOPTERYGII) FROM TROPICAL COASTAL REGION OF PERNAMBUCO, NORTHEAST BRAZIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From species distributions to ecosystem structure and function: A methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea P. Viana</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valdimere Ferreira</w:t>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACta Ichthyologica et Piscatoria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3750/AIP2016.46.3.12⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 334, pp.78-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443635v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential effects of marine protected areas on the ecosystem structure of the Gulf of Gabes using the Ecospace model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+                <w:t xml:space="preserve">Trophic ecology influence on metal bioaccumulation in marine fish: Inference from stable isotope and fatty acid analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massal Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 573, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2016014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483191v1</w:t>
+                <w:t xml:space="preserve">hal-01482789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative human threats on fish biodiversity components in Tunisian waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">LENGTH-WEIGHT RELATIONS OF 70 FISH SPECIES (ACTINOPTERYGII) FROM TROPICAL COASTAL REGION OF PERNAMBUCO, NORTHEAST BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea P. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Lucena-Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdimere Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.1373⟩</w:t>
+              <w:t xml:space="preserve">ACta Ichthyologica et Piscatoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.271-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3750/AIP2016.46.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483261v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Exploring the potential effects of marine protected areas on the ecosystem structure of the Gulf of Gabes using the Ecospace model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verley</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01443239v1</w:t>
+                <w:t xml:space="preserve">hal-01483191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal ecosystem model to simulate fishing management plans: A case of study in the Gulf of Gabes (Tunisia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Cumulative human threats on fish biodiversity components in Tunisian waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.1373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01483216v1</w:t>
+                <w:t xml:space="preserve">hal-01483261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting fine-scale changes in the food-web structure of coastal marine communities under climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.01937⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565271v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and spatiotemporal variations in the diet of Atlantic horse mackerel Trachurus trachurus from the Atlantic coast of Southern Morocco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A spatio-temporal ecosystem model to simulate fishing management plans: A case of study in the Gulf of Gabes (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahed Ben Mhmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2015-392-004⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561397v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variations in dietary organic matter sources modulate the size and condition of fish juveniles in temperate lagoon nursery sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Carcaillet</w:t>
+                <w:t xml:space="preserve">A biogeographical regionalization of coastal Mediterranean fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.11.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (7), pp.1336 - 1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840441v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing impact in Mediterranean ecosystems: an EcoTroph modeling approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal isotopic signatures (δ 13 C and δ 15 N) reveal that two sympatric West African mullet species do not feed on the same basal production sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panfili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.1444 - 1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.12650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453878v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Composition and spatiotemporal variations in the diet of Atlantic horse mackerel Trachurus trachurus from the Atlantic coast of Southern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Wahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Berreho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Benazzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Ben Mhmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2), pp.131-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2015-392-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158158v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Beta Diversity in Tunisian Waters: Predictions Using Generalized Dissimilarity Modeling and Bioregionalisation Using Fuzzy Clustering</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A new modeling approach to define marine ecosystems food-web status with uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131728. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554384v1</w:t>
+                <w:t xml:space="preserve">hal-01158158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic connectivity between offshore upwelling and the inshore food web of Banc d'Arguin (Mauritania): New insights from isotopic analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modeling of Beta Diversity in Tunisian Waters: Predictions Using Generalized Dissimilarity Modeling and Bioregionalisation Using Fuzzy Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.05.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167013v1</w:t>
+                <w:t xml:space="preserve">hal-02554384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected impacts of climate warming on the functional and phylogenetic components of coastal Mediterranean fish biodiversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">Spatial variations in dietary organic matter sources modulate the size and condition of fish juveniles in temperate lagoon nursery sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Escalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Paillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Frédérique Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.78 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.01254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01922190v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FishMed: traits, phylogeny, current and projected species distribution of Mediterranean fishes, and environmental data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fishing impact in Mediterranean ecosystems: an EcoTroph modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guilhaumon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (8), pp.2312-2313. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.22-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/14-2279.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605821v1</w:t>
+                <w:t xml:space="preserve">hal-01453878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ichthyofauna diet in the Ichkeul Lake (Tunisia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Trophic connectivity between offshore upwelling and the inshore food web of Banc d'Arguin (Mauritania): New insights from isotopic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs van Der Geest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 165, pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560896v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal isotopic signatures (δ 13 C and δ 15 N) reveal that two sympatric West African mullet species do not feed on the same basal production sources</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FishMed: traits, phylogeny, current and projected species distribution of Mediterranean fishes, and environmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.12650⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (8), pp.2312-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-2279.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01841208v1</w:t>
+                <w:t xml:space="preserve">hal-01605821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biogeographical regionalization of coastal Mediterranean fishes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Projected impacts of climate warming on the functional and phylogenetic components of coastal Mediterranean fish biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guilhaumon</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12505⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (7), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01841532v1</w:t>
+                <w:t xml:space="preserve">hal-01922190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the trophic structure, abundance and species diversity of exploited fish assemblages in the artisanal fisheries of the northern coast, Senegal, West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Study of the ichthyofauna diet in the Ichkeul Lake (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Shaiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.193-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103160v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of potential impacts of climate change on marine species distribution: a multiscale modelling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Fishing inside or outside? A case studies analysis of potential spillover effect from marine protected areas, using food web models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colléter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.383-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.12217⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549368v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From projected species distribution to food-web structure under climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Velez</w:t>
+                <w:t xml:space="preserve">Changes in the trophic structure, abundance and species diversity of exploited fish assemblages in the artisanal fisheries of the northern coast, Senegal, West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coll</w:t>
+                <w:t xml:space="preserve">Justin Kantoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Colloca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">Modou Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamet Diadhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12467⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (3), pp.361-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2014.950696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02548308v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing inside or outside? A case studies analysis of potential spillover effect from marine protected areas, using food web models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better understanding of potential impacts of climate change on marine species distribution: a multiscale modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Colléter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+                <w:t xml:space="preserve">S Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (12), pp.1417--1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.07.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104226v1</w:t>
+                <w:t xml:space="preserve">hal-02549368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Predictive Habitat Model and a Fuzzy Logic Approach for Marine Management and Planning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">From projected species distribution to food-web structure under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérif Sammari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+                <w:t xml:space="preserve">F. Colloca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76430. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.730--741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374573v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de l’état d’exploitation des stocks de Mugil cephalus et de Pomatomus saltatrix à l’aide d’indicateurs basés sur les fréquences de taille sur la côte Nord du Sénégal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive : From complexity to simplicity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.D. Diadhiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">Isabelle Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Ecoutin</w:t>
+                <w:t xml:space="preserve">X. Fizzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.T. Thiaw</w:t>
+                <w:t xml:space="preserve">F. Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. R. Greenstreed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Sciences Halieutiques et Aquatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.194--206</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.246-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483072v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem model of an exploited southern Mediterranean shelf region (Gulf of Gabes, Tunisia) and a comparison with other Mediterranean ecosystem model properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">The Use of a Predictive Habitat Model and a Fuzzy Logic Approach for Marine Management and Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Sammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othman Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.04.017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04374562v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">An ecosystem model of an exploited southern Mediterranean shelf region (Gulf of Gabes, Tunisia) and a comparison with other Mediterranean ecosystem model properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Sanchez</w:t>
+                <w:t xml:space="preserve">Othman Jarboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454848v1</w:t>
+                <w:t xml:space="preserve">hal-04374562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive: From complexity to simplicity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem status and functioning: Searching for rules of thumb using an intersite comparison of food-web models of Northeast Atlantic continental shelves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rombouts</w:t>
+                <w:t xml:space="preserve">S. Mackinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaugrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.P.R. Greenstreet</w:t>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.021⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (1), pp.135--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02454846v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trace metal contamination in mangrove ecosystems from Senegal, West Africa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+                <w:t xml:space="preserve">Diagnostic de l’état d’exploitation des stocks de Mugil cephalus et de Pomatomus saltatrix à l’aide d’indicateurs basés sur les fréquences de taille sur la côte Nord du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Diadhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ecoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.T. Thiaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des Sciences Halieutiques et Aquatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.194--206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789922v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive : From complexity to simplicity ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
+                <w:t xml:space="preserve">Food web indicators under the Marine Strategy Framework Directive: From complexity to simplicity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fizzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. P. R. Greenstreed</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P.R. Greenstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 29, pp.246-254</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 29, pp.246--254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864309v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Assessment of trace metal contamination in mangrove ecosystems from Senegal, West Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. N'Gom-Kâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gj. Pierce</w:t>
+                <w:t xml:space="preserve">S. Kâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. T. Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (2), pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840402v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of food partitioning and ecomorphological correlates in ten fish species from a tropical estuarine marine protected area (Bamboung, Senegal, West Africa)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gj. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/AJAR11.1088⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669253v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected climate change and the changing biogeography of coastal Mediterranean fishes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of food partitioning and ecomorphological correlates in ten fish species from a tropical estuarine marine protected area (Bamboung, Senegal, West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. T. Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.443-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJAR11.1088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.12013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04374555v1</w:t>
+                <w:t xml:space="preserve">hal-00669253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Certain</w:t>
+                <w:t xml:space="preserve">Projected climate change and the changing biogeography of coastal Mediterranean fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (4), pp.561-575. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (3), pp.534-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683349v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and seasonal variability of fish food webs in an estuarine tropical marine protected area (Senegal): Evidence from stable isotope analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Sadio</w:t>
+                <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Thiom Thiaw</w:t>
+                <w:t xml:space="preserve">Grégoire Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (4), pp.607--617. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (4), pp.561-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483079v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du régime alimentaire de deux espèces de Cichlidae en situation contrastée dans un estuaire tropical inverse d'Afrique de l'Ouest (Casamance, Sénégal) Title: Study of the diet of two species of Cichlidae in contrasting situation in a West African (Casamance, Senegal) inverse tropical estuary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. T. Thiaw</w:t>
+                <w:t xml:space="preserve">Structure and seasonal variability of fish food webs in an estuarine tropical marine protected area (Senegal): Evidence from stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tito de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Ecoutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Laë</w:t>
+                <w:t xml:space="preserve">Omar Thiom Thiaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Sciences Halieutiques et Aquatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (4), pp.607--617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483080v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are exploited mangrove molluscs exposed to Persistent Organic Pollutant contamination in Senegal, West Africa?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Étude du régime alimentaire de deux espèces de Cichlidae en situation contrastée dans un estuaire tropical inverse d'Afrique de l'Ouest (Casamance, Sénégal) Title: Study of the diet of two species of Cichlidae in contrasting situation in a West African (Casamance, Senegal) inverse tropical estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. T. Thiaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Raffray</w:t>
+                <w:t xml:space="preserve">J. M. Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Budzinski</w:t>
+                <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des Sciences Halieutiques et Aquatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.120--133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483084v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the combined effects of artisanal and recreational fisheries on a Mediterranean MPA ecosystem using a trophic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Albouy</w:t>
+                <w:t xml:space="preserve">Are exploited mangrove molluscs exposed to Persistent Organic Pollutant contamination in Senegal, West Africa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. N'Gom Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Loc'H</w:t>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08679⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), pp.318--327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498813v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of an estuarine nursery ground: the spatio-temporal relationship between the river flow and the food web of the juvenile common sole (Solea solea, L.) as revealed by stable isotopes analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tools for the spatial management of living marine resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kostecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+                <w:t xml:space="preserve">Serge Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Desroy</w:t>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huteau</w:t>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (1-2), pp.54-60. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1-2), pp.88-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729483v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for the spatial management of living marine resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David M. Kaplan</w:t>
+                <w:t xml:space="preserve">Simulation of the combined effects of artisanal and recreational fisheries on a Mediterranean MPA ecosystem using a trophic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Planes</w:t>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+                <w:t xml:space="preserve">Delphine Rocklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Jean M. Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 412, pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00609464v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the outer continental shelf of the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of an estuarine nursery ground: the spatio-temporal relationship between the river flow and the food web of the juvenile common sole (Solea solea, L.) as revealed by stable isotopes analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kostecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchemin</w:t>
+                <w:t xml:space="preserve">N. Desroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Jorissen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Hily</w:t>
+                <w:t xml:space="preserve">D. Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 59, pp.297-319</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 64 (1-2), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2009.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524650v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft bottom macrobenthic communities of North Biscay revisited: Long-term evolution under fisheries-climate forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the outer continental shelf of the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hily</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">F.J. Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Grall</w:t>
+                <w:t xml:space="preserve">F. Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Glémarec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.297-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00641432v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat suitability for juvenile common sole (Solea solea, L.) in the Bay of Biscay (France): A quantitative description using indicators based on epibenthic fauna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft bottom macrobenthic communities of North Biscay revisited: Long-term evolution under fisheries-climate forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Glémarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2006.08.011⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (2), pp.413-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161712v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary production and spatial distribution of subtidal microphytobenthos in a temperate coastal system, the Bay of Brest, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat suitability for juvenile common sole (Solea solea, L.) in the Bay of Biscay (France): A quantitative description using indicators based on epibenthic fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Baulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+                <w:t xml:space="preserve">Aurélie Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Jocelyne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (2-3), pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2006.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192124v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure and food web based on stable isotopes (δ15N and δ13C) analysis of a North Eastern Atlantic maerl bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">Primary production and spatial distribution of subtidal microphytobenthos in a temperate coastal system, the Bay of Brest, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorcha Ni Longphuirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 74 (n° 3), p. 367-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644869v1</w:t>
+                <w:t xml:space="preserve">hal-00192124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community structure and food web based on stable isotopes (δ15N and δ13C) analysis of a North Eastern Atlantic maerl bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524731v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biodeposition by an invasive suspension feeder impacts the biogeochemical cycle of Si in a coastal ecosystem (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (1), pp.19-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fishing effects on diversity, size and community structure of the benthic invertebrate and fish megafauna on the Bay of Biscay coast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 280, pp.249-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps280249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16989,529 +17123,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish contamination and trophodynamics in three French subregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aourell Mauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation des éléments traces métalliques par les poissons marins du Sénégal : influence de l’écologie trophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and environmantal security in the era of global risks (HES2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles écosystémiques pour évaluer les effets des AMPs : démarches et enseignements du projet Amphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colléter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final de restitution du projet ANR-Amphore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of MPAs on entire food webs using Ecopath and EcoTroph models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colléter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable fisheries in a changing world, 6th World Fisheries Congress, Edinburgh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Edinburgh (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17521,529 +17655,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can food-webs models be relevant to assess the direct and indirect impacts of human activities on marine mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine R Heerah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Wind energy and Wildlife impacts ‍</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumptions and model structure for the growth and survival of the holopelagic brown macroalga Sargassum spp. based on DEB (Dynamic Energy Budget) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress “Scientific Opportunities for a Global Algal Revolution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecopath et EcoTroph : des outils d'évaluation des effets des AMP à l'échelle des réseaux trophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution des aires marines protégées à la gestion écosystémique des milieux et de leurs usages : quelle stratégie scientifique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. non paginé, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18053,265 +18187,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03759269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de Réflexion Prospective (ARP) MERMED : adaptation aux changements environnementaux en mer Méditerranée : quelles recherches et quels partenariats ? : synthèse des fiches prospectives : le bassin méditerranéen à l'horizon 2030 : quels défis à relever pour la mer Méditerranée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agropolis International, 236 p. multigr., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18321,1114 +18455,1114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gabon proactif pour préserver la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'océan en commun : sciences au sud pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.142-143, 2025, Grands Enjeux, 978-2-7099-3067-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabon proactive in protecting biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duvail, Stéphanie (dir.); Herrmann, Marine (dir.); Lévy, Marina (dir.); Pringault, Olivier (dir.); Guedj, Catherine (ed.); Lavagne, Corinne (ed.); Portal-Cabanel, J. (ed.); Rechner, Daïna (ed.); Sabrié, Marie-Lise (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our shared ocean : science in the Global South for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.140-141, 2025, Grands Enjeux, 978-2-7099-3070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling species distribution, ecosystem structure and function and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baird, Daniel; Elliott, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Estuarine and Coastal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (Seconde édition), Elsevier, pp.251-286, 2023, 9780124095489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00028-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and trends of marine ecosystems in the tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnin, Marie (ed.); Bertrand, Sophie (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine spatial planning in the tropical Atlantic : from a tower of Babel to collective intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.28-42, 2023, Synthèses, 978-2-7099-2996-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.46615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and fisheries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId646" w:history="1">
+                <w:t xml:space="preserve">Climate change impacts on marine resources: from individual to ecosystem responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thiébault, Stéphanie; Moatti, Jean-Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD Éditions; AllEnvi, pp.249-261, 2016, Synthèses, 978-2-7099-2219-7</w:t>
+              <w:t xml:space="preserve">The Mediterranean region under climate change : a scientific update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions; AllEnvi, pp.229-248, 2016, Synthèses, 978-2-7099-2219-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569959v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecosystem Approach to Fisheries: Reconciling Conservation and Exploitation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change and fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">F. Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t>
+              <w:t xml:space="preserve">Thiébault, Stéphanie; Moatti, Jean-Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Éditions; AllEnvi, pp.249-261, 2016, Synthèses, 978-2-7099-2219-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569970v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts on marine resources: from individual to ecosystem responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Halouani</w:t>
+                <w:t xml:space="preserve">The Ecosystem Approach to Fisheries: Reconciling Conservation and Exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thiébault, Stéphanie; Moatti, Jean-Paul. </w:t>
+              <w:t xml:space="preserve">André Monaco; Patrick Prouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mediterranean region under climate change : a scientific update</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tools for Oceanography and Ecosystemic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.221-311, 2016, 978-1-119-33022-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119330226.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569960v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche écosystémique des pêches : réconcillier conservation et exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monaco A.; Prouzet P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et fonctions de systèmes écologiques marins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.343-426, 2015, Mer et Océan, 978-1-78405-005-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19438,156 +19572,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on tropical Atlantic marine ecosystem dynamics in the last decades. WP2 – D2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrine Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacyr Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18939.67364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19597,609 +19731,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de Réflexion Prospective MERMED : adaptation aux changements globaux en mer Méditerranée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
+                <w:t xml:space="preserve">ARP MERMED Forward-thinking Workshop : adapting to global changes in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulier (coord.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chagué (coord.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix (coord.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaboud (collab.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Agropolis International. 2015, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lacroix</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02566399v1</w:t>
+                <w:t xml:space="preserve">hal-02566419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARP MERMED Forward-thinking Workshop : adapting to global changes in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Boulier (coord.)</w:t>
+                <w:t xml:space="preserve">Atelier de Réflexion Prospective MERMED : adaptation aux changements globaux en mer Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chagué (coord.)</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Chaboud (collab.)</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Agropolis International. 2015, 12 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agropolis International. 2015, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566419v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de réflexion prospective MERMED : adaptation aux changements globaux en mer Méditerranée : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Broin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agropolis International. 2014, 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aire Marine Protégée communautaire de Bamboung (Sine Saloum) : Synthèse 2003 – 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ecoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Béhagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Laë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement trophique ou écosystémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherche pour le développement (IRD). 2013, p. 119--131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20209,114 +20343,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, fonctionnement, évolution des communautés benthiques des fonds meubles exploités du plateau continental Nord Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Bretagne occidentale - Brest, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId682"/>
+      <w:footerReference w:type="default" r:id="rId686"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20463,51 +20597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05269197v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ngo Tona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoud El Vadhel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khalil Med Mahmoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeslem El Vally" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1575636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05140455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ludovic Martial Happi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Roger Nzigou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gael Mabicka Obame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04925006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Ivann Mvomo Minko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Mbega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jai/4821258" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ngoua Aba&#8217;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Mve Beh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;licien Liwouwou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109529" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04446621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Serre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gamblin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hennache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103340" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443186v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Lescure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04399286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Mve-Beh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04723840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04421726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;ger-Pigout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruitton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrad026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04543785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04665826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libralato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2024-004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos-Padilla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Amezcua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aquino-Baleyt&#243;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119507" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena-Fr&#233;dou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Souza Lira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maia Mincarone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163098" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04260469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Wever" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngom Ka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108481" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a P. Viana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106513" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herv&#233; Mve Beh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Mbega" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tchinga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Tsinga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102805" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ketchum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122352" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102221v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Bouaziz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Draredja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Borhane Djebar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.30180" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14318" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Santos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. De Vasconcelos-Filho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souza Lira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-021-00365-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860666v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique Figueiredo Lacerda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdimere Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalef Rabhi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boutin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270348" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05016998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Hsun Hsu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Lin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102637" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V. B. Ferreira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Guazzelli Gonzalez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107972" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05144131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Masi&#225;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mateo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Bartolom&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Blanco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150671" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109148" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03993110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Eduardo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975091" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guazzelli-Gonzalez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107184" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Mbega" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sadio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Liwouwou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H Mv&#233; Beh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bamba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2021.1995493" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14230" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102695" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374148v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rolet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101694" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246491" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490581v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Barret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blamey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Govinden" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101640" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena-Fredou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2020.105824" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374137v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hmida" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Fassatoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Missaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Zaghab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.1919713" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143893v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kerninon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alcoverro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112646" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413531v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guazzelli Gonzalez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. Duarte-Neto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loc'H" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Constantino De Lima" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107370" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274388v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-452-007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184976v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102389" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Soares" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.04958.24A" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987361v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126645" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Baudrier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102343" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204350v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77222-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272209v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01651-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871291v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Romanov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104804" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guerra Ara&#250;jo Abrantes De Figueiredo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103449" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004619v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Marchand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13401" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cardiec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Witt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Metcalfe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan J. Godley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234091" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311941v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Medieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Antha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Arrisol" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115614" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humber Agrelli De Andrade" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pontes Viana" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106287" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920507v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Thabet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abdennadher" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3509-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004379v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.10.061" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494951v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.330" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152563v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Larissa Arroyo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vouriot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz023" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749011v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. A. Akadje" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Amon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Da" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450932v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Fr&#233;dou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.04855.25A" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975426v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lira" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Angelini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lacerda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.02.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065667v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1339-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843594v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.067" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z8BRV1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927070v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw150" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572316v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cachera" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2871" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571122v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.01.019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5MJ8BVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482789v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.035" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443635v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P. Viana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/AIP2016.46.3.12" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483191v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016014" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483261v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Romdhane" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1373" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483216v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.04.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPRN1SZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565271v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01937" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THM0QZ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561397v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Wahbi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berreho" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Benazzouz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Ben Mhmed" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-392-004" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840441v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paillon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carcaillet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.021" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M51RZ04Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554384v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131728" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01167013v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs van Der Geest" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.05.001" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922190v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01254" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605821v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-2279.1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560896v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Shaiek" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841208v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Durand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12650" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MWT78DJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841532v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12505" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/225925F4574D7DD81B8CFDE9A4ADE0F21985CBDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01103160v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ndour" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kantoussan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diadhiou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2014.950696" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549368v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12217" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BB92RG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548308v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloca" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12467" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9D695E8C0EBB3A295CF28222D4C15CCE1D643DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104226v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.023" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJGSBZBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374573v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sammari" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076430" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483072v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndour" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Diadhiou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Thiaw" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374562v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Jarboui" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.04.017" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRNCNQBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789922v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N'Gom-K&#226;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#226;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. T. Thiaw" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.06.019" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669253v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR11.1088" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374555v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12013" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZKQ1PR9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483079v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Thiom Thiaw" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.02.017" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9PMWT0N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483080v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ecoutin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483084v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N'Gom Ka" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raffray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.04.012" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2WLMHTP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498813v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rocklin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Culioli" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08679" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524650v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchemin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641432v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gl&#233;marec" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.01.004" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSFZTFJZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161712v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baulier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cloarec" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Martin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2006.08.011" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192124v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00644869v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guyonnet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.06.013" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3D18BGX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445419v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Loc'H" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hily" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boucher" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps280249" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03082997v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aourell Mauffret" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483005v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908298v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908205v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Loch" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841882v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860505v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moizo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122032v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139744v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569959v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilhaumon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569970v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch7" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569960v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562630v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cury" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566399v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chagu&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566419v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulier (coord.)" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chagu&#233; (coord.)" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix (coord.)" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud (collab.)" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860473v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483074v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009359v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05269197v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ngo Tona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Connan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rouget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05580101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianna L. Santana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Lucena-Fr&#233;dou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoud El Vadhel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khalil Med Mahmoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeslem El Vally" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1575636" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05140455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ludovic Martial Happi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Roger Nzigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gael Mabicka Obame" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04925006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Ivann Mvomo Minko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Mbega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jai/4821258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ngoua Aba&#8217;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Mve Beh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;licien Liwouwou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2024-004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04753630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Croizier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos-Padilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Amezcua-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aquino-Baleyt&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443186v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Lescure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103359" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04446621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Serre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gamblin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hennache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04543785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04723840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanee Annasawmy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ternon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2024.103339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04421726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#233;ger-Pigout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Navarro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Menard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ruitton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrad026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ougier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173842" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04399286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Mve-Beh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04665826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vanalderweireldt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libralato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Millot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a P. Viana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;dou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Souza Lira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maia Mincarone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04260469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacquot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Wever" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngom Ka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108481" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Herv&#233; Mve Beh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daniel Mbega" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tchinga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Tsinga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102805" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106513" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ketchum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122352" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Bouaziz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Draredja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Borhane Djebar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.30180" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Blestel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2022.103798" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14318" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614840v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Santos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. De Vasconcelos-Filho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souza Lira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-021-00365-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalef Rabhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05016998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Hsun Hsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Lin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Katsanevakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102637" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03860666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henrique Figueiredo Lacerda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdimere Ferreira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V. B. Ferreira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Guazzelli Gonzalez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107972" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05144131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Masi&#225;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mateo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Bartolom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Blanco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150671" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109148" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03993110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nole Eduardo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.975091" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guazzelli-Gonzalez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107184" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03589730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rodrigues Martins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fredou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102695" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rolet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101694" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246491" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Barret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blamey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Govinden" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101640" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374137v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hmida" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Fassatoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Missaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Zaghab" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.1919713" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246770v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lucena-Fredou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2020.105824" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05479829v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Mbega" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sadio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Liwouwou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H Mv&#233; Beh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bamba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232x.2021.1995493" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259555v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.14230" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guazzelli Gonzalez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J. Duarte-Neto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Loc'H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Constantino De Lima" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107370" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kerninon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alcoverro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112646" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274388v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-452-007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184976v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311941v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Medieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Antha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Arrisol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115614" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986946v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102389" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411070v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Soares" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.04958.24A" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01651-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871291v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Romanov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104804" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987361v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126645" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569564v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Baudrier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102343" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204350v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77222-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986941v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Guerra Ara&#250;jo Abrantes De Figueiredo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schwamborn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103449" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004619v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Marchand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13401" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921208v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cardiec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Witt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Metcalfe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan J. Godley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234091" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450932v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Fr&#233;dou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.04855.25A" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450787v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humber Agrelli De Andrade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pontes Viana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106287" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920507v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Thabet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abdennadher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3509-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152563v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Larissa Arroyo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vouriot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz023" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004379v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.10.061" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494951v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.330" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749011v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. A. Akadje" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Amon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Da" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975426v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Angelini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lacerda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.02.007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065667v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1339-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01843594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.067" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60Z8BRV1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571122v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.01.019" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5MJ8BVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927070v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw150" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572316v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cachera" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2871" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565271v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gravel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01937" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THM0QZ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482789v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massal Fall" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.035" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443635v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P. Viana" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/AIP2016.46.3.12" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483191v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016014" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483261v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Romdhane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1373" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483216v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.04.002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPRN1SZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841532v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12505" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/225925F4574D7DD81B8CFDE9A4ADE0F21985CBDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01841208v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Durand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12650" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4MWT78DJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Wahbi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berreho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Benazzouz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Ben Mhmed" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-392-004" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158158v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.03.012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554384v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131728" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840441v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Escalas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ferraton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paillon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vidy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carcaillet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.11.021" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M51RZ04Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01167013v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs van Der Geest" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Duff" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.05.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605821v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-2279.1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922190v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01254" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560896v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Shaiek" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104226v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coll&#233;ter" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.07.023" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJGSBZBP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01103160v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ndour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kantoussan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diadhiou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2014.950696" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549368v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12217" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BB92RG5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548308v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloca" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12467" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9D695E8C0EBB3A295CF28222D4C15CCE1D643DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864309v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fizzala" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaill" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. R. Greenstreed" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374573v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sammari" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076430" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374562v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Jarboui" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.04.017" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRNCNQBD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454848v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mackinson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss168" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483072v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndour" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Diadhiou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Thiaw" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454846v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.R. Greenstreet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.021" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3R2H2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789922v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N'Gom-K&#226;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#226;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. T. Thiaw" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.06.019" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669253v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR11.1088" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374555v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12013" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZKQ1PR9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483079v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raffray" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Thiom Thiaw" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.02.017" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9PMWT0N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483080v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ecoutin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483084v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N'Gom Ka" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raffray" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.04.012" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2WLMHTP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498813v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rocklin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Culioli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08679" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729483v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huteau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2009.07.006" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524650v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchemin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Jorissen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hily" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641432v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gl&#233;marec" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.01.004" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSFZTFJZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161712v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baulier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cloarec" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Martin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2006.08.011" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192124v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00644869v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guyonnet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.06.013" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3D18BGX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524731v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445419v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Loc'H" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hily" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Boucher" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps280249" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03082997v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aourell Mauffret" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483005v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fall" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908298v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908205v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Loch" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368674v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R Heerah" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181607v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841882v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleter" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860505v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moizo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122032v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139744v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569960v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moullec" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilhaumon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569959v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569970v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119330226.ch7" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562630v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cury" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566419v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulier (coord.)" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chagu&#233; (coord.)" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix (coord.)" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaboud (collab.)" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566399v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulier" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chagu&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860473v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483074v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009359v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>