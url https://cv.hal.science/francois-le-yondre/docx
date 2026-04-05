--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C1824D3"/>
+    <w:nsid w:val="3B3A600C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F4FF516"/>
+    <w:nsid w:val="135C79C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F9C785C"/>
+    <w:nsid w:val="11CBD917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CCA7DC7E"/>
+    <w:nsid w:val="8FF34F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>