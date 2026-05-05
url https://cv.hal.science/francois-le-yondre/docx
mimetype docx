--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François LE YONDRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'université Rennes 2Directeur du laboratoire VIPS2Responsable du Master 1 DISC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-le-yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0374-0093</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14313907X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François LE YONDRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2004/2005 : Master 2 STAPS « Anthropologie des pratiques corporelles et apprentissages moteurs » à l’Université de Rennes 2 – UFR STAPS.Mémoire intitulé « Enquête au cœur des interactions entre un club de quartier et un club élitiste : de l’échec d’une négociation identitaire à l’exclusion ».Soutenu devant le jury composé de : M. Yvon Léziart, M. Stéphane Héas et M. Dominique Bodin (directeur). Mention TB. École doctorale « sciences humaines et sociales » de l’Université de Rennes 2.**2005/2009 : Doctorat de l’Université de Rennes 2. STAPS. École doctorale « sciences humaines et sociales » de l’Université de Rennes 2. Soutenue le 2 Décembre 2009 avec la mention Très Honorable et les félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse intitulée : « Vrais chômeurs et vrais sportifs. Le sport face au chômage comme instrument disciplinaire ou support de tactiques identitaires : des catégories sociales en jeu. »JuryM. Didier DEMAZIÈRE, directeur de recherche au CNRS (Président du jury).M. Pascal DURET, Professeur des Universités en STAPS à l’Université de La réunion. (Rapporteur)M. Éric DEBARBIEUX, Professeur des Universités en Sciences de l’éducation à l’université de Bordeaux 2. (Rapporteur).M. Dominique BODIN, Professeur des Universités en STAPS à l’Université de Rennes 2. (Directeur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche : sport, chômage, pauvreté, vulnérabilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les usages des pratiques sportives en direction des publics en situation de vulnérabilité et de précarité. Ils ont porté initialement (dans le cadre du Doctorat) sur les dispositifs politiques destinés aux chômeurs de longue durée identifiés comme porteurs de difficultés de santé. Je les ai étendus depuis à d'autres publics tels que les résidents en structures sociales (Maisons relais, CHRS), les demandeurs d'asile et les jeunes sous main de justice. De manière transversale à ces différents terrains et publics, 4 problématiques structurent ces travaux de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyser les philosophies politiques sous-jacentes aux usages politiques du sport</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyser les effets de la participation aux dispositifs socio-sportifs sur les trajectoires et dispositions des publics vulnérables</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyser les processus de professionnalisation des pratiques d'éducation/inclusion par le sport et les articulations avec le monde professionnel du travail social</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyser les processus de catégorisation sociale et le rôle des sensibilités corporelles dans la négociation des catégories institutionnelles (chômeur, demandeur d'asile, délinquant, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces travaux s'inscrivent pour la plupart dans le cadre de contrats de recherche avec des institutions publiques ou associatives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2023-2024). Analyse des pratiques d'évauation en socio-sport et effets circulation des savoirs académiques (5000€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2023-2024). Accompagnement et diffusion des savoirs et pratiques en socio-sport. Consortium Impact social par le sport (10 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F., Sempé, G. (2020-2022). Mission Recherche Droit & Justice. Analyse pluridisciplinaire des effets éducatifs du challenge national Michelet de la Protection Judiciaire de la Jeunesse. (60 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2019-2020). Direction Régionale de la jeunesse et des Sports et de la Cohésion Sociale (DRJSCS) de Bretagne. Analyse des trajectoires professionnelles des éducateurs sportifs. (9000 €).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2017-2020). Pôle Ressources National Sport Éducation Mixités Citoyenneté (Ministère des sports). Évaluation des dispositifs politiques d’inclusion sociale par le sport (20000 €).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. Sempé, G. (2013-2014). Mairie de Paris. L'insertion par le sport dans le 19ème arrondissement. (20000 €).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y, Sempé, G. Le Yondre, F. (dir.) Redéfinition de la politique sportive de Quiberon. De Septembre 2014 à Janvier 2016. (13000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2009). Conseil Général du Morbihan (56) : Enquête sociologique sur le vécu subjectifs du RMI et du RSA des bénéficiaires. De la catégorisation sociale à la négociation identitaire. (4000 €)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrements de thèses :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection de thèse de Puech Julien (avec J. Freedman - Paris 8) (2020-2023). L'accueil des migrants par le sport. Analyse des philosophies politiques des programmes européens et appropriations sensibles par les participants. Thèse financée en CDSN (ENS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection de thèse de Chiron Eléa (avec G. Sempé - Rennes 2) (2019-2022). Analyse des effets éducatifs d’un programme d’éducation par le sport de l’ONG Play International au Burundi, au Kossovo et au Sénégal, Thèse financée en contrat CIFRE.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection de thèse de Chanteau Céline (avec G. Combaz - Lyon 2) (2018-2022). Analyse des pluralités et des variabilités des masculinités des garçons collégiens en contextes scolaires.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection de thèse de Tristan Duverné (avec A. Monjaret - EHESS) (2023-2026). L’économie des normes corporelles. Socio-anthropologie de la production et de la réception des contenus numériques d’influenceurs sport et beauté. Thèse financée en CDSN (ENS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le (socio-)sport dans les territoires prioritaires : entre délégation publique et recompositions associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Honta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sport &amp; politique de la ville : transformer l’essai ou botter en touche ?, 82, pp.40-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.082.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanization of Sports Associations Welcoming Migrants: International Recommendations, Local Contexts and Transnational Practices in Germany, France and England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Borderlands Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08865655.2024.2394037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socio-sport est-il compatible avec le mouvement sportif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du sport auprès des jeunes sous main de justice. Enjeux éducatifs et politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.2401.0061.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’où proviennent les émotions des enseignants en détention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 86 (2), pp.159-187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.862.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic Education in France: A Legacy Issue or the Promotion of a Model in Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.62. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci11020062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil des migrants par le sport : l'Europe à la croisée de philosophies politiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Freedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">culture e studi del sociale CuSSoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of Female Bodybuilders: Judging a Paroxysmal Body?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation par le sport face au chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (3), pp.37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.433.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La re-routinisation des chômeurs par le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baker-Ruchti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.sportetcitoyennete.org/userfiles/image/Article_Le_Yondre_-_Barker2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation du club de football de quartier par le club élitiste : rejet de la différence ou crainte de la similitude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport dans la cité : approche critique d'un traitement préventif de la violence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport comme outil d'insertion et de prévention : dépasser les utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.20-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sport comme outil d'insertion et de prévention : dépasser les utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse interdisciplinaire des effets éducatifs du Challenge Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19.24, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting an Investigation on a “Sport for Development” Programme in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Global South in Sport for Development and Peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.11-28, 2024, 978-1-032-66777-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032667805-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insérer par le sport dans le développement des politiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé éditions, pp.75-82, 2016, 978-2-240-04316-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on éduquer les chômeurs par le sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé éditions, pp.67-74, 2016, 978-2-240-04316-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 584 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation sensible des publics vulnérables aux dispositifs d'inclusion sociale par le sport comme vecteur de (re)catégorisation sociale : l'exemple des demandeurs d'asile et des chômeurs de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les émotions des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Héas (Université de Rennes 2), O. Zanna (université du Maine, Le Mans), J. Bernard (Université de Paris X), Oct 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Social Settings on Proxemics During Social Interactions in Real and Virtual Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Duverné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rougnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 17th International Conference on Virtual Reality and Augmented Reality, EuroVR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05048680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisocial and prosocial behaviours in soccer and rugby: the overriding roles of coaches and sport values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cazal J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lefoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Melbourne, Jun 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réactions corporelles à la transgression des normes de proxémie en contexte de spectacle sportif : expérimentations en situations réelles et virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Duverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rougnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019 - 18ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05048688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport dans l'assistance : du contrat sportif au contrat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème congrès international de la Société de Sociologie du Sport de Langue Française, " A quoi servent les sciences sociales du sport ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport oral de l'enquête qualitative pour l'expérimentation du RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des travailleurs sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tocqueville et Elias : l'actualité d'une rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Comité Régional Olympique et Sportif (CROS) de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sport dans le rapport assistanciel. Les stages de redynamisation par le sport pour bénéficiaires du RMI ; entre contrôle normatif et revalorisation identitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre la recherche et le sport. Comment articuler les préoccupations de chercheurs et de praticiens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles de la différence et de la similitude dans l'émergence des violences à travers l'étude des interactions entre un club élitiste et un club de quartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports, violence et racisme en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp.Cd rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport comme moyen de négociation identitaire : l'exemple des chômeurs sportifs et des jeunes en club de quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport entre intérêts publics et privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Merlbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais chômeurs et vrais sportifs : le sport face au chômage comme instrument disciplinaire ou support de tactiques identitaires : des catégories sociales en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Rennes 2; Université Européenne de Bretagne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François LE YONDRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'université Rennes 2Directeur du laboratoire VIPS2Responsable du Master 1 DISC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-le-yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0374-0093</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14313907X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François LE YONDRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2004/2005 : Master 2 STAPS « Anthropologie des pratiques corporelles et apprentissages moteurs » à l’Université de Rennes 2 – UFR STAPS.Mémoire intitulé « Enquête au cœur des interactions entre un club de quartier et un club élitiste : de l’échec d’une négociation identitaire à l’exclusion ».Soutenu devant le jury composé de : M. Yvon Léziart, M. Stéphane Héas et M. Dominique Bodin (directeur). Mention TB. École doctorale « sciences humaines et sociales » de l’Université de Rennes 2.**2005/2009 : Doctorat de l’Université de Rennes 2. STAPS. École doctorale « sciences humaines et sociales » de l’Université de Rennes 2. Soutenue le 2 Décembre 2009 avec la mention Très Honorable et les félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse intitulée : « Vrais chômeurs et vrais sportifs. Le sport face au chômage comme instrument disciplinaire ou support de tactiques identitaires : des catégories sociales en jeu. »JuryM. Didier DEMAZIÈRE, directeur de recherche au CNRS (Président du jury).M. Pascal DURET, Professeur des Universités en STAPS à l’Université de La réunion. (Rapporteur)M. Éric DEBARBIEUX, Professeur des Universités en Sciences de l’éducation à l’université de Bordeaux 2. (Rapporteur).M. Dominique BODIN, Professeur des Universités en STAPS à l’Université de Rennes 2. (Directeur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche : sport, chômage, pauvreté, vulnérabilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les usages des pratiques sportives en direction des publics en situation de vulnérabilité et de précarité. Ils ont porté initialement (dans le cadre du Doctorat) sur les dispositifs politiques destinés aux chômeurs de longue durée identifiés comme porteurs de difficultés de santé. Je les ai étendus depuis à d'autres publics tels que les résidents en structures sociales (Maisons relais, CHRS), les demandeurs d'asile et les jeunes sous main de justice. De manière transversale à ces différents terrains et publics, 4 problématiques structurent ces travaux de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyser les philosophies politiques sous-jacentes aux usages politiques du sport</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyser les effets de la participation aux dispositifs socio-sportifs sur les trajectoires et dispositions des publics vulnérables</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyser les processus de professionnalisation des pratiques d'éducation/inclusion par le sport et les articulations avec le monde professionnel du travail social</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyser les processus de catégorisation sociale et le rôle des sensibilités corporelles dans la négociation des catégories institutionnelles (chômeur, demandeur d'asile, délinquant, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces travaux s'inscrivent pour la plupart dans le cadre de contrats de recherche avec des institutions publiques ou associatives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2023-2024). Analyse des pratiques d'évauation en socio-sport et effets circulation des savoirs académiques (5000€).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2023-2024). Accompagnement et diffusion des savoirs et pratiques en socio-sport. Consortium Impact social par le sport (10 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F., Sempé, G. (2020-2022). Mission Recherche Droit & Justice. Analyse pluridisciplinaire des effets éducatifs du challenge national Michelet de la Protection Judiciaire de la Jeunesse. (60 000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2019-2020). Direction Régionale de la jeunesse et des Sports et de la Cohésion Sociale (DRJSCS) de Bretagne. Analyse des trajectoires professionnelles des éducateurs sportifs. (9000 €).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2017-2020). Pôle Ressources National Sport Éducation Mixités Citoyenneté (Ministère des sports). Évaluation des dispositifs politiques d’inclusion sociale par le sport (20000 €).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. Sempé, G. (2013-2014). Mairie de Paris. L'insertion par le sport dans le 19ème arrondissement. (20000 €).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rech, Y, Sempé, G. Le Yondre, F. (dir.) Redéfinition de la politique sportive de Quiberon. De Septembre 2014 à Janvier 2016. (13000 €)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Yondre, F. (2009). Conseil Général du Morbihan (56) : Enquête sociologique sur le vécu subjectifs du RMI et du RSA des bénéficiaires. De la catégorisation sociale à la négociation identitaire. (4000 €)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrements de thèses :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection de thèse de Puech Julien (avec J. Freedman - Paris 8) (2020-2023). L'accueil des migrants par le sport. Analyse des philosophies politiques des programmes européens et appropriations sensibles par les participants. Thèse financée en CDSN (ENS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection de thèse de Chiron Eléa (avec G. Sempé - Rennes 2) (2019-2022). Analyse des effets éducatifs d’un programme d’éducation par le sport de l’ONG Play International au Burundi, au Kossovo et au Sénégal, Thèse financée en contrat CIFRE.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection de thèse de Chanteau Céline (avec G. Combaz - Lyon 2) (2018-2022). Analyse des pluralités et des variabilités des masculinités des garçons collégiens en contextes scolaires.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection de thèse de Tristan Duverné (avec A. Monjaret - EHESS) (2023-2026). L’économie des normes corporelles. Socio-anthropologie de la production et de la réception des contenus numériques d’influenceurs sport et beauté. Thèse financée en CDSN (ENS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le (socio-)sport dans les territoires prioritaires : entre délégation publique et recompositions associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Honta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sport &amp; politique de la ville : transformer l’essai ou botter en touche ?, 82, pp.40-41. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.082.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanization of Sports Associations Welcoming Migrants: International Recommendations, Local Contexts and Transnational Practices in Germany, France and England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Borderlands Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08865655.2024.2394037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socio-sport est-il compatible avec le mouvement sportif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du sport auprès des jeunes sous main de justice. Enjeux éducatifs et politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/1, pp.61-78. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.2401.0061.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’où proviennent les émotions des enseignants en détention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 86 (2), pp.159-187. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.862.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic Education in France: A Legacy Issue or the Promotion of a Model in Crisis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.62. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci11020062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil des migrants par le sport : l'Europe à la croisée de philosophies politiques différenciées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Freedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">culture e studi del sociale CuSSoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of Female Bodybuilders: Judging a Paroxysmal Body?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Javerlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation par le sport face au chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (3), pp.37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.433.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La re-routinisation des chômeurs par le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baker-Ruchti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.sportetcitoyennete.org/userfiles/image/Article_Le_Yondre_-_Barker2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation du club de football de quartier par le club élitiste : rejet de la différence ou crainte de la similitude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport dans la cité : approche critique d'un traitement préventif de la violence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport comme outil d'insertion et de prévention : dépasser les utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.20-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le sport comme outil d'insertion et de prévention : dépasser les utopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse interdisciplinaire des effets éducatifs du Challenge Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19.24, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting an Investigation on a “Sport for Development” Programme in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Sempé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Global South in Sport for Development and Peace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.11-28, 2024, 978-1-032-66777-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032667805-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insérer par le sport dans le développement des politiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Sempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé éditions, pp.75-82, 2016, 978-2-240-04316-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on éduquer les chômeurs par le sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé éditions, pp.67-74, 2016, 978-2-240-04316-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 584 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation sensible des publics vulnérables aux dispositifs d'inclusion sociale par le sport comme vecteur de (re)catégorisation sociale : l'exemple des demandeurs d'asile et des chômeurs de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les émotions des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Héas (Université de Rennes 2), O. Zanna (université du Maine, Le Mans), J. Bernard (Université de Paris X), Oct 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Social Settings on Proxemics During Social Interactions in Real and Virtual Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Duverné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rougnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 17th International Conference on Virtual Reality and Augmented Reality, EuroVR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05048680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisocial and prosocial behaviours in soccer and rugby: the overriding roles of coaches and sport values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cazal J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lefoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Melbourne, Jun 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réactions corporelles à la transgression des normes de proxémie en contexte de spectacle sportif : expérimentations en situations réelles et virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Duverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rougnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019 - 18ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05048688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport dans l'assistance : du contrat sportif au contrat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème congrès international de la Société de Sociologie du Sport de Langue Française, " A quoi servent les sciences sociales du sport ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tocqueville et Elias : l'actualité d'une rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Comité Régional Olympique et Sportif (CROS) de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport oral de l'enquête qualitative pour l'expérimentation du RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des travailleurs sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00630977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sport dans le rapport assistanciel. Les stages de redynamisation par le sport pour bénéficiaires du RMI ; entre contrôle normatif et revalorisation identitaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations entre la recherche et le sport. Comment articuler les préoccupations de chercheurs et de praticiens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles de la différence et de la similitude dans l'émergence des violences à travers l'étude des interactions entre un club élitiste et un club de quartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports, violence et racisme en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp.Cd rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport comme moyen de négociation identitaire : l'exemple des chômeurs sportifs et des jeunes en club de quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport entre intérêts publics et privés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Cabagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cazala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Merlbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrais chômeurs et vrais sportifs : le sport face au chômage comme instrument disciplinaire ou support de tactiques identitaires : des catégories sociales en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Yondre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Rennes 2; Université Européenne de Bretagne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B3A600C"/>
+    <w:nsid w:val="B24136CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="135C79C5"/>
+    <w:nsid w:val="C648EA6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11CBD917"/>
+    <w:nsid w:val="4D277AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8FF34F3C"/>
+    <w:nsid w:val="5E5A02C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-le-yondre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0374-0093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14313907X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.082.0040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2394037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2401.0061." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.862.0159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11020062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monaghan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.433.0037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baker-Ruchti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Chiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032667805-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Duvern&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rougnant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Duverne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-le-yondre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0374-0093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14313907X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440063v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.082.0040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2394037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2401.0061." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.862.0159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11020062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monaghan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.433.0037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baker-Ruchti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Chiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032667805-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Duvern&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rougnant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Duverne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630977v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>