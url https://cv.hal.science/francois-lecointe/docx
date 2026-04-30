--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -5436,273 +5436,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prophages from Escherichia coli LF82 on its macrophage-induced persistence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of ATP in the single strand annealing activity of the &amp;quot;RecA core only&amp;quot; Sak4 of phage HK620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th 3R meeting. Replication, Repair, Recombination, From molecular mechanisms to clinical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">13. French 3R Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298375v1</w:t>
+                <w:t xml:space="preserve">hal-02734012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ATP in the single strand annealing activity of the &amp;quot;RecA core only&amp;quot; Sak4 of phage HK620</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of prophages from Escherichia coli LF82 on its macrophage-induced persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Demarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne De Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. French 3R Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France. , 2019</w:t>
+              <w:t xml:space="preserve">13th 3R meeting. Replication, Repair, Recombination, From molecular mechanisms to clinical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734012v1</w:t>
+                <w:t xml:space="preserve">hal-04298375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sak4 of phage HK620 is an SSB-stimulated annealase that is involved in the lytic development of the phage</w:t>
               </w:r>
@@ -7759,51 +7759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Jaffal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Demarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Besle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Govern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Shah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002725" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00743" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Muntel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000790" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GF0MKNTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Costes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001238" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cladi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#252;bscher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809342200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.12.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;r&#232;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601848" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Jolivet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuya Satoh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issay Narumi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04946.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pitarque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham R Stewart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20050709" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Shevelev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Sommer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04233.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR79HBCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pintard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz M. Bujnicki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnerot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.7.1811" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Simos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M203456200" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Grosshans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107141200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard C. Hurt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.3.1316" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eon-Bertho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734012v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743874v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Simonson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pigeonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cheruel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03320109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b95147" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106847" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831095v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Jaffal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Demarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Besle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Govern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Mcgovern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Shah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002725" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcgovern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00743" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingli Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chipot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Drevet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03968015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Martin Buescher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Liebermeister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Muntel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206871" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Delumeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Muntel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000790" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GF0MKNTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Costes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001238" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cladi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#252;bscher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809342200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2007.12.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;r&#232;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601848" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Jolivet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuya Satoh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issay Narumi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04946.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pitarque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham R Stewart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20050709" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Shevelev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bailone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Sommer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04233.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR79HBCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pintard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz M. Bujnicki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnerot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.7.1811" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Simos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M203456200" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Grosshans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Hurt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107141200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard C. Hurt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.3.1316" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298707v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Eon-Bertho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743874v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Simonson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pigeonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Monnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754366v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cheruel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03320109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Bartlett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan J Doherty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/b95147" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106847" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800653v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831095v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>