--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -66,4616 +66,4616 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des plantes de services pour favoriser la fertilité des sols, la régulation du climat et du cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-57, 2024, 9782759239788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes d’action des plantes de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Partie 1, Editions Quae Djian-Caporalino C, Lavoir A.V. Eds, pp.17-202, 2024, 9782759239788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic fluxes of tomato stems reveals that nitrogen shapes central metabolism for defence against Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (13), pp.4093-4110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erae140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of QTL and transcriptome approaches for the identification of genes involved in tomato response to nitrogen deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Héreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pelpoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (18), pp.5880-5896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erae265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 257 (2), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-022-04065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilisation en phosphore et potassium. Vers un nouvel outil de raisonnement des apports de phosphore et potassium pour les cultures légumières en sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Corneille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Tisiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 384, pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+                <w:t xml:space="preserve">Fertilisation Azotée des cultures légumières: spécificité des cultures, des méthodes, et état des pratiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954833v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilisation Azotée des cultures légumières: spécificité des cultures, des méthodes, et état des pratiques en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favaron</w:t>
+                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597021v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation in root architectural traits in Lactuca and their roles in increasing phosphorus-use-efficiency in response to low phosphorus availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Beroueg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.658321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation de l’usage des pesticides sur des cultures de laitue d’abri : bilan du projet DEPHY EXPE LILLA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.35-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/c1v2ph⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced susceptibility of tomato stem to the necrotrophic fungus Botrytis cinerea is associated with a specific adjustment of fructose content in the host sugar pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid K. Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (5), pp.931-943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcw240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des variétés de laitue aux pourritures du collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 699, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen supply and of UV-C irradiation on the susceptibility of Lactuca sativa L to Botrytis cinerea&amp;gt; and Sclerotinia minor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houneida Attia</w:t>
+                <w:t xml:space="preserve">Efficacy of pest and pathogen control, yield and quality of winterlettuce crops managed with reduced pesticide applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2458-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638136v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des traitements phytosanitaires en culture de laitue sous abri : les avancées des programmes Dephy ferme et Dephy expé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of nitrogen supply and of UV-C irradiation on the susceptibility of Lactuca sativa L to Botrytis cinerea&amp;gt; and Sclerotinia minor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Ouhibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houneida Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 393 (1-2), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2458-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190083v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of pest and pathogen control, yield and quality of winterlettuce crops managed with reduced pesticide applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réduction des traitements phytosanitaires en culture de laitue sous abri : les avancées des programmes Dephy ferme et Dephy expé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 314, pp.45-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631197v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettuce cropping with less pesticides. A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variétés et systèmes de culture de tomate : les apports conjoints de la génétique et de l'agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.23-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01234783v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fertilization impacts biocontrol of tomato gray mold</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lettuce cropping with less pesticides. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (3), pp.641-648. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-013-0168-3⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.175-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01234791v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variétés et systèmes de culture de tomate : les apports conjoints de la génétique et de l'agronomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nitrogen fertilization impacts biocontrol of tomato gray mold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.641-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0168-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630581v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can plant sugars mediate the effect of nitrogen fertilization on lettuce susceptibility to two necrotrophic pathogens: Botrytis cinerea and Sclerotinia sclerotiorum?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nitrogen fertilization of the host plant influences production and pathogenicity of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; secondary inoculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bryone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-012-1577-9⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (3), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-08-12-0189-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647957v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Can plant sugars mediate the effect of nitrogen fertilization on lettuce susceptibility to two necrotrophic pathogens: Botrytis cinerea and Sclerotinia sclerotiorum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369 (1-2), pp.387-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-012-1577-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643393v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fertilization of the host plant influences production and pathogenicity of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; secondary inoculum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.307-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649158v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of soil nitrate heterogeneity resulting from crop rows in a lettuce-tomato rotation under a greenhouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Management of soil nitrate heterogeneity resulting from crop rows in a lettuce-tomato rotation under a greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (3), pp.811-819. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-011-0047-8⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.609-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930519v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t>
+                <w:t xml:space="preserve">Management of soil nitrate heterogeneity resulting from crop rows in a lettuce-tomato rotation under a greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0047-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643310v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Management of soil nitrate heterogeneity resulting from crop rows in a lettuce-tomato rotation under a greenhouse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Lebkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddik Ozayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.333-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930541v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact of greenhouse tomato production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Raeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (4), pp.757-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment repenser les systèmes de culture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 309, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture et qualité de la laitue Comment repenser les systèmes de culture pour réduire l’usage de pesticides et les risques de résidus ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contrasted responses of Botrytis cinerea isolates developing on tomato plants grown under different nitrogen nutrition regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/bm33-ba43⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (5), pp.891-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02320.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659807v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted responses of Botrytis cinerea isolates developing on tomato plants grown under different nitrogen nutrition regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Systèmes de culture et qualité de la laitue Comment repenser les systèmes de culture pour réduire l’usage de pesticides et les risques de résidus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02320.x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bm33-ba43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663420v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and nitrate distribution as related to the critical plant N status of a fertigated tomato crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Bressoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (2), pp.223-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apical diameter and branching density affect lateral root elongation rates in banana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59 (3), pp.243-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laitue sous abri : impact de l'enfouissement d'une culture de sorgho sur le bilan azoté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHM Revue Horticole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 480, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of variability in the diameter of lateral roots in the banana root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 167 (3), pp.841-850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salade: utilisation de la tensiométrie dans une parcelle hétérogène sous abri froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bressoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHM Revue Horticole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 465, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root Typ: a generic model to depict and analyse the root system architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 258, pp.103-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of growth rates and directions of growth of primary roots of field-grown banana trees in an andisol at three levels of soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (2), pp.209-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomate d'abri froid. Fertilisation et restriction en azote : le standard actuel inadapté au sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bressoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Parès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 220, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number, position, diameter and initial direction of growth of primary roots in Musa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 90 (1), pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between static and dynamic variables in the description of root growth. Consequences for field interpretation of rooting variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc L. Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 236, pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal analysis of the root architecture of Gliricidia sepium for the spatial prediction of root branching, size and mass : model development and evaluation in agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 209, pp.167-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1004461130561IS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698710v1</w:t>
-              </w:r>
-[...289 lines deleted...]
-                <w:t xml:space="preserve">hal-04838800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4693,103 +4693,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-mediated metabolic patterns of susceptibility to Botrytis cinerea infection in tomato (Solanum lycopersicum) stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
@@ -4812,394 +4812,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a temporary reduction in nitrogen nutrition on the susceptibility of strawberry to grey mould</w:t>
+                <w:t xml:space="preserve">Effet de la nutrition azotée sur la sensibilité du fraisier à la pourriture grise et à l’oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. , 2022</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695689v1</w:t>
+                <w:t xml:space="preserve">hal-03962581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability of lettuce root system in response to P availability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of a temporary reduction in nitrogen nutrition on the susceptibility of strawberry to grey mould</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amira Beroueg</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHC 2022 31st international horticultural congress - Symposium on plant nutrition, fertilization, soil management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185492v1</w:t>
+                <w:t xml:space="preserve">hal-03695689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la nutrition azotée sur la sensibilité du fraisier à la pourriture grise et à l’oïdium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genotypic variability of lettuce root system in response to P availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Beroueg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois, France. </w:t>
+              <w:t xml:space="preserve">IHC 2022 31st international horticultural congress - Symposium on plant nutrition, fertilization, soil management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962581v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraisal of lettuce cropping systems with reduced pesticide applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5237,90 +5237,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can nitrogen nutrition of the host plant influence the aggressiveness of secondary inoculum? The intriguing case of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; on tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bryone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pekin, China. , Acta Phytopathologica Sinica, 43 (Supplement), 620 p., 2013, ICPP 2013 Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5339,338 +5339,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749624v1</w:t>
+                <w:t xml:space="preserve">hal-02749125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
+              <w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749125v1</w:t>
+                <w:t xml:space="preserve">hal-02749624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de nutrition azotée affecte la sensibilité de la fraise à Botrytis cinerea et l'efficacité de produits stimulant les défenses de la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
@@ -5699,64 +5699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing critical nitrate concentration in the root zone of a fertigated soil-grown tomato crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bressoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHE 2008. 1. Symposium on horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5813,64 +5813,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes alternatives de protection contre l'oïdium du fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les RV du CTIFL - Journée Nationale Fraise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTIFL, Feb 2023, Bellegarde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5895,103 +5895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic fluxes estimated by constraint-based modelling highlight specific response of susceptible tomato (Solanum lycopersicum) stems infected by Botrytis cinerea under gradual nitrogen nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées scientifiques du réseau francophone de métabolomique et fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau francophone de métabolomique et fluxomique, May 2023, Perpignan, France</w:t>
@@ -6020,103 +6020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Botrytis Symposium &amp; 17. International Sclerotinia Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de pathologie végétale, Avignon, INRAE; Unité de recherche Plantes et systèmes de culture horticoles, INRAE; Unité Biologie gestion des risques en agriculture, INRAE; Avignon université, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6141,103 +6141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased metabolic fluxes in tomato stems infected by Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tersys - Implanteus 1st Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t>
@@ -6266,77 +6266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de variétés économes en intrants P et K pour la laitue et la tomate: point sur le référentiel de fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelle du RMT Bouclage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6361,103 +6361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High expression of sucrose synthase and fructokinase genes accompanies the nitrogen-dependent resistance of tomato stems to Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on sugar allocation in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJPB (Institut Jean Pierre Bourgin) - INRAE Versailles; EBI (Ecologie et Biologie des Interactions, CNRS/Université de Poitiers); Team SEVE (Laboratory CNRS-University, Transport de sucres et réponses des plantes aux contraintes abiotiques) - University of Poitiers., Oct 2021, Versailles, France</w:t>
@@ -6486,51 +6486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de variétés économes en P et K pour la laitue et la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens techniques du CTIFL - SIVAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6555,51 +6555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilisation des légumes : impact sur la sensibilité aux bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique du CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTIFL, Jun 2019, Bellegarde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6624,64 +6624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated disease and pest management in lettuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International conference on genetics and breeding of leafy vegetables. Eucarpia Leafy Vegetables 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palacký University, Czech Republic; European Association for Research on Plant Breeding; Czech Society for Plant Pathology, Prague, Czech Republic, Jun 2019, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6706,51 +6706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrogen fertilization on crop susceptibility to pests and pathogens : potential consequences for fertilizer recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6801,103 +6801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of constitutive and induced markers of disease severity caused by Botrytis cinerea in the primary metabolome of tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid K. Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Chili. CHL., Oct 2016, Santa Cruz, Chile</w:t>
@@ -6926,90 +6926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du métabolisme primaire des plantes par des effets environnementaux : conséquences sur les interactions plantes-pathogènes et liens possibles avec l'induction de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du RMT Elicitra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7034,51 +7034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de Sclerotinia spp et Botrytis cinerea en culture de salade sous abri : les pistes pour diminuer les traitements fongicides préventifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTIFL - Journée Nationale Salade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bellegarde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7103,77 +7103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la fertilisation des plantes maraîchères sur leur sensibilité aux bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Quand chercheurs, conseillers agricoles et producteurs de légumes renouvellent les pratiques de culture" - SIA (Salon international de l'agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7198,103 +7198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on environmental and human toxicity involved by greenhouse tomato production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management Towards Sustainable Greenhouse Ecosystems: Greensys2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7319,103 +7319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating nitrogen fertilization for the management of diseases in the tomato greenhouse: what perspectives for IPM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Lebkara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddik Ozayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS Meeting of the working group “Integrated control in protected crops, mediterranean climate”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). Catania, ITA., Oct 2012, Catania, Italy</w:t>
@@ -7444,103 +7444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'impact environnemental de la production de tomate en culture abritée en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Raeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Angers, France</w:t>
@@ -7569,77 +7569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7664,51 +7664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil N balance in a tomato-lettuce rotation under plastic tunnel : how to manage the soil heterogeneity left by the row crop?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on high tunnels horticultural crop production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, State College, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7733,77 +7733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted responses of Botrytis cinerea strains developing on tomato plants grown under different nitrogen nutrition regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7841,64 +7841,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of banana roots in time and space: new tools for an old science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7968,51 +7968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la fertilité des sols en cultures légumières et maraîchères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -8047,51 +8047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de l'irrigation en cultures légumières : enquêtes sur les outils et les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA; Ardepi. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8167,64 +8167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HortiModel2016: 5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Avignon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8281,51 +8281,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de l'architecture racinaire du bananier dans un andosol: effets des contraintes physiques liées au compactage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8521,51 +8521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corneille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tisiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.658321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c1v2ph" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2458-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Gard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0158-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0168-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1577-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9EC1A60E253E86E2B236E494F768505D17051F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-12-0189-R" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0047-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0064-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bm33-ba43" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02320.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.01.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K895NZTL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01457.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaucelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Pages" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004461130561IS" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thibault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corneille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tisiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.658321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c1v2ph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barriere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2458-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Gard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0158-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0168-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-12-0189-R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1577-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9EC1A60E253E86E2B236E494F768505D17051F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0064-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0047-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02320.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bm33-ba43" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K895NZTL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01457.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaucelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Pages" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004461130561IS" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thibault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>