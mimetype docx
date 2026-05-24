--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2457,268 +2457,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can plant sugars mediate the effect of nitrogen fertilization on lettuce susceptibility to two necrotrophic pathogens: Botrytis cinerea and Sclerotinia sclerotiorum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369 (1-2), pp.387-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-012-1577-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641900v1</w:t>
+                <w:t xml:space="preserve">hal-02647957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can plant sugars mediate the effect of nitrogen fertilization on lettuce susceptibility to two necrotrophic pathogens: Botrytis cinerea and Sclerotinia sclerotiorum?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of nitrogen fertilisation of strawberry plants on the efficacy of defence-stimulating biocontrol products against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.39-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647957v1</w:t>
+                <w:t xml:space="preserve">hal-02641900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of biocontrol efficacy against Botrytis cinerea through the manipulation of nitrogen fertilization of tomato plants</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4965,51 +4965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,256 +5339,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t>
+                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
+              <w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749125v1</w:t>
+                <w:t xml:space="preserve">hal-02749624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biocontrol efficacy against &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; through the manipulation of nitrogen fertilization of tomato plants</w:t>
+                <w:t xml:space="preserve">Surprising effect of nitrogen nutrition regimes on the development of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; on lettuce plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant pathogens in sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Reims, France. , 68 p., 2012</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749624v1</w:t>
+                <w:t xml:space="preserve">hal-02749125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau de nutrition azotée affecte la sensibilité de la fraise à Botrytis cinerea et l'efficacité de produits stimulant les défenses de la plante</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8521,51 +8521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corneille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tisiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.658321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c1v2ph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barriere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2458-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Gard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0158-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0168-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-12-0189-R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1577-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9EC1A60E253E86E2B236E494F768505D17051F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0064-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0047-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02320.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bm33-ba43" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K895NZTL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01457.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaucelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Pages" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004461130561IS" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thibault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239795/les-plantes-de-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;reil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-022-04065-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;die" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corneille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tisiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.658321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c1v2ph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barriere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2458-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Gard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0158-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0168-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-12-0189-R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1577-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9EC1A60E253E86E2B236E494F768505D17051F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debruyne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0064-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0047-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Lebkara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Ozayou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raeppel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02320.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bm33-ba43" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bruyne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.01.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K895NZTL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01457.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bressoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Par&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675909v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaucelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L. Pages" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004461130561IS" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149404v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adamowicz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Draye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thibault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>