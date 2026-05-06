--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -843,295 +843,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparative Study between Conventional and Green Parking Lots: Analysis of Subsurface Thermal Behavior under Warm and Dry Summer Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+                <w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márton Kiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12080994⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441506v1</w:t>
+                <w:t xml:space="preserve">halshs-03359757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoClimate: a Geospatial processing toolbox for environmental and climate studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t>
+                <w:t xml:space="preserve">Experimental Comparative Study between Conventional and Green Parking Lots: Analysis of Subsurface Thermal Behavior under Warm and Dry Summer Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendall Petit</w:t>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (65), pp.3541. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.03541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12080994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03359757v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis kinetics of potassium-impregnated rubberwood analyzed by evolutionary computation</w:t>
               </w:r>
@@ -1349,307 +1349,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and prediction of devolatilization and elemental composition of wood during mild pyrolysis in a pilot-scale reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Human Influence Experiment (Part 2): Guidelines for Improved Mapping of Local Climate Zones Using a Supervised Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Silveira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yu-Ying Lin</w:t>
+                <w:t xml:space="preserve">Marie-Leen Verdonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Demuzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bechtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.01.065⟩</w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3010027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066303v1</w:t>
+                <w:t xml:space="preserve">hal-02066299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Influence Experiment (Part 2): Guidelines for Improved Mapping of Local Climate Zones Using a Supervised Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bechtel</w:t>
+                <w:t xml:space="preserve">Modeling and prediction of devolatilization and elemental composition of wood during mild pyrolysis in a pilot-scale reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Jhih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Brousse</w:t>
+                <w:t xml:space="preserve">Edgar Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hsin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ying Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.357-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/urbansci3010027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066299v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of nocturnal air temperature in districts using mobile measurements and a cooling indicator</w:t>
               </w:r>
@@ -1895,541 +1895,541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoClimate workshop: an open-source GIS toolbox suitable for urban climate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347233v1</w:t>
+                <w:t xml:space="preserve">hal-05417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoClimate workshop: an open-source GIS toolbox suitable for urban climate studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Leconte</w:t>
+                <w:t xml:space="preserve">Climate, Cities and Societies : the French Urban Climatology Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417693v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les zones climatiques locales avec OpenStreetMap et GeoClimate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer et comparer des cartes de zones climatiques locales avec le paquet R lczexplore, Rencontres R 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gousseff</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Saux Wiederhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Map</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres R 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vannes (Bretagne, France), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11912161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817541v1</w:t>
+                <w:t xml:space="preserve">hal-04613802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer et comparer des cartes de zones climatiques locales avec le paquet R lczexplore, Rencontres R 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographier les zones climatiques locales avec OpenStreetMap et GeoClimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gousseff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">State of the Map</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.11912161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04613802v1</w:t>
+                <w:t xml:space="preserve">hal-04817541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de production d'une cartographie des zones climatiques locales avec l'outil GeoClimate</w:t>
               </w:r>
@@ -2491,234 +2491,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate responsive planning strategies for redevelopment in high-density urban areas</w:t>
+                <w:t xml:space="preserve">Building height estimation in OpenStreetMap data: a Hong Kong case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Tanya Tan</w:t>
+                <w:t xml:space="preserve">Maoping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214280v1</w:t>
+                <w:t xml:space="preserve">hal-04214274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building height estimation in OpenStreetMap data: a Hong Kong case study</w:t>
+                <w:t xml:space="preserve">Climate responsive planning strategies for redevelopment in high-density urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maoping Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
+                <w:t xml:space="preserve">Zheng Tanya Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214274v1</w:t>
+                <w:t xml:space="preserve">hal-04214280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Justice in Climate Change Adaptation Context ; a Case Study in Atlanta, Georgia, Using Local Climate Zones and Sociodemographic Indicators ;</w:t>
               </w:r>
@@ -4488,51 +4488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4912,169 +4912,287 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">VéloClimat 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geoclimate : Un logiciel pour produire des indicateurs géographiques pour l’étude du climat urbain et analyser les caractéristiques d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5084,114 +5202,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des îlots de chaleur urbain par zonage climatique et mesures mobiles : Cas de Nancy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Climatologie. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5259,51 +5377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F3BC56"/>
+    <w:nsid w:val="E21303AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5490,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-leconte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0167-822X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184413486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05536851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Talhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ubtr.2026.100028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1293" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gousseff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2077-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Quirino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Ntsika-Mbou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jhih Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.2015434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7505-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsin Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Petrissans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572122v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100629" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Silveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.01.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L171TRHZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Leen Verdonck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demuzere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brousse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3010027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leconte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-016-1886-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11912161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tanya Tan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoping Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03604153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Heidger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03609022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Ntsika-Mbou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chastan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02522299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Leconte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01751281v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0255" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-leconte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0167-822X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184413486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05536851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Talhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ubtr.2026.100028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1293" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gousseff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux Wiederhold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-2077-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03538239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Quirino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Ntsika-Mbou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jhih Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.2015434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7505-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsin Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Petrissans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572122v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2020.100629" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Leen Verdonck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demuzere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bechtel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Beck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3010027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Silveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.01.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L171TRHZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leconte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-016-1886-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Saux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11912161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoping Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Tanya Tan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03604153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Heidger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03609022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Ntsika-Mbou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chastan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02522299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05446707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Leconte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ferry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pierrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01609483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01751281v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0255" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>