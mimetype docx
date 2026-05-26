--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -5377,51 +5377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E21303AB"/>
+    <w:nsid w:val="7AA39CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>