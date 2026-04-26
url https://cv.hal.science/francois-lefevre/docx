--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -300,1523 +300,1523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t>
+                <w:t xml:space="preserve">Participatory mapping of the forest community stakeholders in Europe focusing on forest genetic resources, forest reproductive material, and protected forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Copie</w:t>
+                <w:t xml:space="preserve">T. Rogelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">L. Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">E. Beuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">M. Westergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (9), </w:t>
+              <w:t xml:space="preserve">Trees, Forests and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.100913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tfp.2025.100913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283676v1</w:t>
+                <w:t xml:space="preserve">hal-05168676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory mapping of the forest community stakeholders in Europe focusing on forest genetic resources, forest reproductive material, and protected forests</w:t>
+                <w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rogelja</w:t>
+                <w:t xml:space="preserve">Alice Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Secco</w:t>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Beuker</w:t>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Westergren</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees, Forests and People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.100913. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tfp.2025.100913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168676v1</w:t>
+                <w:t xml:space="preserve">hal-05283676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European genetic resources conservation in a rapidly changing world: three existential challenges for the crop, forest and animal domains in the 21st century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Can Thinning Foster Forest Genetic Adaptation to Drought? A Demo‐Genetic Modelling Approach With Disturbance Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (9), pp.13-28. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46265/genresj.REJR6896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498430v1</w:t>
+                <w:t xml:space="preserve">hal-04843941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European genetic resources conservation in a rapidly changing world: three existential challenges for the crop, forest and animal domains in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Journé</w:t>
+                <w:t xml:space="preserve">Danijela Bojkovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Michele Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Künstler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tong Qiu</w:t>
+                <w:t xml:space="preserve">Eléonore Charvolin-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46265/genresj.REJR6896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718869v1</w:t>
+                <w:t xml:space="preserve">hal-04498430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Thinning Foster Forest Genetic Adaptation to Drought? A Demo‐Genetic Modelling Approach With Disturbance Regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fririon</w:t>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Georges Künstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Ligot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (12), </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843941v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
+                <w:t xml:space="preserve">Seed predation-induced Allee effects, seed dispersal and masting jointly drive the diversity of seed sources during population expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Godineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Fririon</w:t>
+                <w:t xml:space="preserve">Violette Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courbet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (3), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01981-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266725v1</w:t>
+                <w:t xml:space="preserve">hal-04220173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120754⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028874v1</w:t>
+                <w:t xml:space="preserve">hal-04174525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can natural forest expansion contribute to Europe's restoration policy agenda? An interdisciplinary assessment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-023-01924-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04399841v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174525v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed predation-induced Allee effects, seed dispersal and masting jointly drive the diversity of seed sources during population expansion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Can natural forest expansion contribute to Europe's restoration policy agenda? An interdisciplinary assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Espelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Górriz-Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01981-x⟩</w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (1), pp.34 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13280-023-01924-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04220173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 531, pp.120754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060643v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier plantation et conservation des ressources génétiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1841,103 +1841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2381. </w:t>
@@ -1969,278 +1969,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
+                <w:t xml:space="preserve">Interactions between microenvironment, selection and genetic architecture drive multiscale adaptation in a simulation experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Lamarins</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909303v1</w:t>
+                <w:t xml:space="preserve">hal-03639980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between microenvironment, selection and genetic architecture drive multiscale adaptation in a simulation experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Daupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.1988-2001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639980v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Genetics Research in the Mediterranean Basin: Bibliometric Analysis, Knowledge Gaps, and Perspectives</w:t>
               </w:r>
@@ -2373,64 +2373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des cèdres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANOVA for estimating Nei’s diversity and related parameters in a fixed set of populations with an application in genetic resources conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 217 (10), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2559,51 +2559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive measures for mountain Mediterranean forest ecosystem services under climate and land cover change in the Mont-Ventoux natural Regional Park, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2693,64 +2693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Mortality Risks Under Climate Change in Europe: Assessment of Silviculture Practices and Genetic Conservation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, XLII (2), pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,1647 +2903,1647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration de la conception dynamiques de l’adaptation : le cèdre de l’Atlas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new integrative indicator to assess crop genetic diversity? About the publication by Bonneuil et al. (2012), published in Ecological Indicators 23, 280–289</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.106390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728224v1</w:t>
+                <w:t xml:space="preserve">hal-03321450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future trade-offs and synergies among ecosystem services in Mediterranean forests under global change scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Morán-Ordóñez</w:t>
+                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Ameztegui</w:t>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Caceres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101174⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.383-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166343v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-020-01451-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03281778v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Partitioning heterozygosity in subdivided populations: Some misuses of Nei's decomposition and an alternative probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (16), pp.2957-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281802v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning heterozygosity in subdivided populations: Some misuses of Nei's decomposition and an alternative probabilistic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Illustration de la conception dynamiques de l’adaptation : le cèdre de l’Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.51-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169432v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Future trade-offs and synergies among ecosystem services in Mediterranean forests under global change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Morán-Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Ameztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio De-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (5), pp.383-410. </w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.101174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273194v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration de la conception dynamique de l’adaptation : le cèdre de l’Atlas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.51-53</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666849v1</w:t>
+                <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude prospective de l’impact des changements climatiques et socio-économiques sur les forêts du mont Ventoux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Illustration de la conception dynamique de l’adaptation : le cèdre de l’Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.54-56</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728250v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new integrative indicator to assess crop genetic diversity? About the publication by Bonneuil et al. (2012), published in Ecological Indicators 23, 280–289</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Étude prospective de l’impact des changements climatiques et socio-économiques sur les forêts du mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaprison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.54-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321450v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of scenarios and models to evaluate the future of nature values and ecosystem services in Mediterranean forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the genetic diversity of Atlas cedar and phylogeny of Mediterranean Cedrus species with a new multiplex of 16 SSR markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José V. Roces-Díaz</w:t>
+                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Otsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aitor Ameztegui</w:t>
+                <w:t xml:space="preserve">Monique Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis Coll</w:t>
+                <w:t xml:space="preserve">Anne Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1408-5⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-019-1366-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623672v1</w:t>
+                <w:t xml:space="preserve">hal-04525163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal patterns of a pulsed resource dynamically drive the distribution of specialist herbivores</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of scenarios and models to evaluate the future of nature values and ecosystem services in Mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Morán-Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V. Roces-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Otsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Ameztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.415-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1408-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54297-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622349v1</w:t>
+                <w:t xml:space="preserve">hal-02623672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal patterns of a pulsed resource dynamically drive the distribution of specialist herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gidoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54297-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878382v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the genetic diversity of Atlas cedar and phylogeny of Mediterranean Cedrus species with a new multiplex of 16 SSR markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
+                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-019-1366-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525163v1</w:t>
+                <w:t xml:space="preserve">hal-02878382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobanking in forestry practices: towards an agency policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Milanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Genetics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (4), pp.411 - 434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,317 +4571,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (10), pp.1472-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.04156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576329v1</w:t>
+                <w:t xml:space="preserve">hal-01595197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 126 (10), pp.1472-1483. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.04156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595197v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une forêt méditerranéenne multifonctionnelle et résiliente dans un contexte changeant : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XXXVIII (2), pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4906,51 +4906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des sciences de la vie pour comprendre et raisonner les agrosystèmes : exemple de la génétique pour les forêts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4975,90 +4975,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ marker-based assessment of leaf trait evolutionary potential in a marginal european beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (3), pp.514-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5269,64 +5269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.81-95. </w:t>
@@ -5364,90 +5364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus biologiques de réponse des arbres et forêts au changement climatique : adaptation et plasticité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion adaptative des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,64 +5593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration and molecular marker development in a large and complex conifer genome using RADseq and mRNAseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bou Dagher-Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,51 +5787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bartet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t>
@@ -5863,350 +5863,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of dynamic genetic conservation units of forest trees in Europe to climate change</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Bozzano</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12476⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635410v1</w:t>
+                <w:t xml:space="preserve">hal-01102739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of dynamic genetic conservation units of forest trees in Europe to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Schueler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Koskela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.1498-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102739v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment préparer sa gestion aux changements environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,425 +6251,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating conservation genetics into management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Phenotypic plasticity and evolutionary demographic responses to climate change: taking theory out to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 157, pp.39-49. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.966-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2012.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.02043.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652436v1</w:t>
+                <w:t xml:space="preserve">hal-02647742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity and evolutionary demographic responses to climate change: taking theory out to the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2012.02043.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647742v1</w:t>
+                <w:t xml:space="preserve">hal-02651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Translating conservation genetics into management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Koskela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Schueler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hojka Kraigher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ditte C. Olrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 157, pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651837v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic conservation of forest genetic resources in 33 European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koskela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,64 +6918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal population genetics of time travelling insects: a long term study in a seed-specialized wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Suez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7173,51 +7173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive genetic diversity of trees for forest conservation in a future climate: a case study on Norway spruce in Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Schueler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kapeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7313,307 +7313,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pins méditerranéens Conservation, écologie, restauration et gestion : défis dans un contexte de changements globaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières : stratégies, dimensions nationale et pan-européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+                <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland R. Huc</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.3-18</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36-37, pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642607v1</w:t>
+                <w:t xml:space="preserve">hal-00779677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières : stratégies, dimensions nationale et pan-européenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Les Pins méditerranéens Conservation, écologie, restauration et gestion : défis dans un contexte de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collin</w:t>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ducousso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36-37, pp.28-34</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779677v1</w:t>
+                <w:t xml:space="preserve">hal-02642607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver les ressources génétiques forestières en France et en Europe : objectifs et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7651,51 +7651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources génétiques, un réservoir et une dynamique pour la gestion des incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (3), pp.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7714,265 +7714,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past climate changes explain the phylogeography of Vitellaria paradoxa over Africa</w:t>
+                <w:t xml:space="preserve">Variation of selfing rate and inbreeding depression among individuals and across generations within an admixed Cedrus population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (2), pp.174-186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2011.112⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.146-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2010.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642275v1</w:t>
+                <w:t xml:space="preserve">hal-02645808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of selfing rate and inbreeding depression among individuals and across generations within an admixed Cedrus population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past climate changes explain the phylogeography of Vitellaria paradoxa over Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferriol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Camus-Kulandaivelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106 (1), pp.146-157. </w:t>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.174-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2010.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2011.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645808v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest ecosystem genomics and adaptation : EVOLTREE conference report</w:t>
               </w:r>
@@ -8092,51 +8092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of leaf unfolding dynamics among tree species: New insights from a study along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (12), pp.1504-1513. </w:t>
@@ -8238,51 +8238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt Méditerranéenne : un modèle et des ressources pour l'adaptation au changement climatique, aujourd'hui menacés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8301,261 +8301,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid changes in plasticity across generations within an expanding cedar forest</w:t>
+                <w:t xml:space="preserve">Long distance dispersal and the fate of a gene from the colonisation front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Julien Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (3), pp.553-563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01662.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 22 (11), pp.2171-2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01832.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668572v1</w:t>
+                <w:t xml:space="preserve">hal-02668328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance dispersal and the fate of a gene from the colonisation front</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid changes in plasticity across generations within an expanding cedar forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fayard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (11), pp.2171-2182. </w:t>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.553-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01832.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01662.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668328v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner la gestion des hêtraies mélangées</w:t>
               </w:r>
@@ -8593,51 +8593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (305), pp.36-40</w:t>
@@ -8660,833 +8660,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic consequences of past climate and human impact on eastern Mediterranean Cedrus libani forests. Implications for their conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Changement climatique, diversité génétique et adaptation des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XXIX (2), pp.243-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662965v1</w:t>
+                <w:t xml:space="preserve">hal-03573315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the genetic diversity in black poplar (Populus nigra L.) populations across European river systems: consequences for conservation and restoration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forêt mélangée et maintien de la diversité génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.10.063⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (2), pp.154-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/18139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663930v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aménager les forêts mélangées ? Restitution de l'atelier 2b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-S. Duchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60 (2), pp.260-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêt mélangée et maintien de la diversité génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic consequences of past climate and human impact on eastern Mediterranean Cedrus libani forests. Implications for their conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/18139⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-007-9310-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449732v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique, diversité génétique et adaptation des forêts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Structure of the genetic diversity in black poplar (Populus nigra L.) populations across European river systems: consequences for conservation and restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.M. Smulders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Der Schoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (5-6), pp.1388-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.10.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573315v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments de réflexion sur les relations entre la diversité biologique et l'impact des changements climatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Geographical diversity and genetic relationships among Cedrus species estimated by AFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magida Bou Dagher-Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grenier-de March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-006-0065-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657351v1</w:t>
+                <w:t xml:space="preserve">hal-02663957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical diversity and genetic relationships among Cedrus species estimated by AFLP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quelques éléments de réflexion sur les relations entre la diversité biologique et l'impact des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, hors-série 3, pp.89-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02663957v1</w:t>
+                <w:t xml:space="preserve">hal-02657351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of nuclear microsatellites in mediterranean cedars (Cedrus sp.)</w:t>
               </w:r>
@@ -9524,51 +9524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda S. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (3), pp.840-842. </w:t>
@@ -9612,480 +9612,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postglacial migration of Populus nigra L.: lessons learnt from chloroplast DNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring evolutionary changes in forest trees: general concepts and a case study in European black poplar (Populus nigra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 206, pp.71-90</w:t>
+              <w:t xml:space="preserve">Crop Wild Relative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673415v1</w:t>
+                <w:t xml:space="preserve">hal-02673002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring evolutionary changes in forest trees: general concepts and a case study in European black poplar (Populus nigra L.)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Postglacial migration of Populus nigra L.: lessons learnt from chloroplast DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krystufek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E. Tabbener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Wild Relative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3, pp.4-7</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 206, pp.71-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673002v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year and tree effect on reproductive organisation of Cedrus atlantica in a natural forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of founder population, drift and selection on the genetic diversity of a recently translocated tree population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fazia Krouchi</w:t>
+                <w:t xml:space="preserve">D. Ghosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areski Derridj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Michel Bariteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 197, pp.181-189</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.542-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681793v1</w:t>
+                <w:t xml:space="preserve">hal-02672915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of founder population, drift and selection on the genetic diversity of a recently translocated tree population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Year and tree effect on reproductive organisation of Cedrus atlantica in a natural forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Krouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Bariteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93, pp.542-550</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 197, pp.181-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672915v1</w:t>
+                <w:t xml:space="preserve">hal-02681793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exotiques et hybridation : les risques liés à la pollution génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, hors-série 1, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10287,51 +10287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lourmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, hors-série 1, pp.16-23</w:t>
@@ -10360,51 +10360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human impacts on forest genetic resources in the temperate zone: an updated review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 197, pp.257-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10423,730 +10423,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow among different taxonomic units: evidence from nuclear and cytoplasmic markers in Cedrus plantation forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dispersal and gene flow of Populus nigra (Salicaceae) along a dynamic river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 107 (6), pp.1132-1138</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.447-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675324v1</w:t>
+                <w:t xml:space="preserve">hal-02678417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal and gene flow of Populus nigra (Salicaceae) along a dynamic river system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Etudes génétiques des dynamiques d'expansion du cèdre de l'Atlas et du sapin pectiné dans le sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fallour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Naturalia Maroccana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (1), pp.157-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00333594v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and gene flow of Populus nigra (Salicaceae) along a dynamic river system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.447-456</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 91 (3), pp.447 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2745.2003.00772.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678417v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00333594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes génétiques des dynamiques d'expansion du cèdre de l'Atlas et du sapin pectiné dans le sud-est de la France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene flow among different taxonomic units: evidence from nuclear and cytoplasmic markers in Cedrus plantation forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Claude Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fallour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">M. Bou Dagher-Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturalia Maroccana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1 (1), pp.157-160</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107 (6), pp.1132-1138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679735v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut demonstrates strong genetic variability for adaptive and wood quality traits in a network of juvenile field tests across Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Diaz Vazquez</w:t>
+                <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latouche-Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lourmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 25 (3), pp.211-225</w:t>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675032v1</w:t>
+                <w:t xml:space="preserve">hal-01031523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Walnut demonstrates strong genetic variability for adaptive and wood quality traits in a network of juvenile field tests across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diaz Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t>
+              <w:t xml:space="preserve">New Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (3), pp.211-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01031523v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplier noir : une ressource génétique à l'interface entre habitats naturels d'intérêt communautaire et sylviculture intensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11165,342 +11165,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of variation in segregation patterns within a Cedrus population</w:t>
+                <w:t xml:space="preserve">Réalisations et programmes en cours en matière de conservation des ressources génétiques forestières en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fallour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 92 (3), pp.260-266</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, spécial 2001 "Gestion de la biodiversité. Réalisations concrètes", pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671357v1</w:t>
+                <w:t xml:space="preserve">hal-02580652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black poplar : A model for gene resource conservation in forest ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evidence of variation in segregation patterns within a Cedrus population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fallour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry Chronicle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 77 (2), pp.239-244</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 92 (3), pp.260-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681209v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisations et programmes en cours en matière de conservation des ressources génétiques forestières en France et en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black poplar : A model for gene resource conservation in forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kajba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
+                <w:t xml:space="preserve">P. Rotach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bilger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.M.G. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, spécial 2001 "Gestion de la biodiversité. Réalisations concrètes", pp.117-124</w:t>
+              <w:t xml:space="preserve">Forestry Chronicle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77 (2), pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580652v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des Peupliers noirs ( Populus nigra ) dans les réserves naturelles et stratégie de conservation</w:t>
               </w:r>
@@ -11512,51 +11512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pissavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11607,51 +11607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pissavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 51 (sp), pp.331-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11698,51 +11698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des peuplements forestiers touchés par les tempêtes : méthodes de reconstitution, choix et disponibilité du matériel forestier de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riou-Nivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11780,51 +11780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières: réseaux de conservation et espaces protégés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11875,51 +11875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82, pp.318-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11953,51 +11953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique de la cédraie du petit Luberon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12016,152 +12016,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il pioppo nero. Populus nigra L. (Famiglia Salicaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for the conservation of a pioneer tree species, Populus nigra L., in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cagelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">S. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bisoffi</w:t>
+                <w:t xml:space="preserve">J. Turok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sherwood : Foreste ed Alberi Oggi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 37, pp.43-47</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S181-S196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697016v1</w:t>
+                <w:t xml:space="preserve">hal-02686160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau peuplier noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10, pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12180,1309 +12193,1296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single gene cluster controls incompatibility and partial resistance to various Melampsora larici-populina races in hybrid poplars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Il pioppo nero. Populus nigra L. (Famiglia Salicaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cagelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Stefano Bisoffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 88 (2), pp.156-163</w:t>
+              <w:t xml:space="preserve">Sherwood : Foreste ed Alberi Oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685243v1</w:t>
+                <w:t xml:space="preserve">hal-02697016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the conservation of a pioneer tree species, Populus nigra L., in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A single gene cluster controls incompatibility and partial resistance to various Melampsora larici-populina races in hybrid poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goué-Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès S. Legionnet</w:t>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven de Vries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jozef Turok</w:t>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S181-S196</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 88 (2), pp.156-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894240v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for the conservation of a pioneer tree species, Populus nigra L., in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Legionnet</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès S. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Vries</w:t>
+                <w:t xml:space="preserve">Sven de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Turok</w:t>
+                <w:t xml:space="preserve">Jozef Turok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S181-S196</w:t>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S181-S196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686160v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The european forest genetic resource programme. Objectives and general concept. A case study concerning the black poplar (Populus nigra L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study on isozyme variation in Pinus pinea L.: evidence for low polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fallour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bocconea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.389-398</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 46 (4), pp.201-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691540v1</w:t>
+                <w:t xml:space="preserve">hal-02690747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conservation of Populus nigra L. and gene flow within cultivated poplars in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cagelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bocconea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7, pp.63-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and asexual reproduction in natural stands of Populus nigra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The european forest genetic resource programme. Objectives and general concept. A case study concerning the black poplar (Populus nigra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 110 (3), pp.257-263</w:t>
+              <w:t xml:space="preserve">Bocconea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.389-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683769v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on isozyme variation in Pinus pinea L.: evidence for low polymorphism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sexual and asexual reproduction in natural stands of Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 46 (4), pp.201-207</w:t>
+              <w:t xml:space="preserve">Botanica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 110 (3), pp.257-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690747v1</w:t>
+                <w:t xml:space="preserve">hal-02683769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of rust resistance in poplars (Melampsora larici-populina Kleb/Populus sp.) by bulked segregant analysis in a 2 x 2 factorial mating design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genetic variation of the riparian pioneer tree species Populus nigra L. 1. Study of population structure based on isozymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 143, pp.531-536</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 77, pp.629-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684443v1</w:t>
+                <w:t xml:space="preserve">hal-02685824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euforgen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular genetics of rust resistance in poplars (Melampsora larici-populina Kleb/Populus sp.) by bulked segregant analysis in a 2 x 2 factorial mating design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.M.G. de Vries</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Genetic Resources Institute Newsletter for Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9, pp.6</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 143, pp.531-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695278v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the riparian pioneer tree species Populus nigra L. 1. Study of population structure based on isozymes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Euforgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M.G. de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 77, pp.629-637</w:t>
+              <w:t xml:space="preserve">International Plant Genetic Resources Institute Newsletter for Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685824v1</w:t>
+                <w:t xml:space="preserve">hal-02695278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Goue</w:t>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">P. Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 81 (3), pp.111-121</w:t>
+              <w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582039v1</w:t>
+                <w:t xml:space="preserve">hal-02582037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+                <w:t xml:space="preserve">S. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonduelle</w:t>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Delplanque</w:t>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t>
+              <w:t xml:space="preserve">, 1995, 81 (3), pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582037v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'expérimentation populicole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 81 (3), pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13507,64 +13507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conservation of Populus nigra L. and gene flow with cultivated poplars in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cagelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree seed working group news bulletin-Canadian Forest Genetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (3), pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13589,51 +13589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and interspecifique inheritance of some components of the resistance to leaf rust (Melampsora larici-populina Kleb.) in poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13684,77 +13684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 96, pp.76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13773,273 +13773,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heredity of seventeen isozyme loci in cassava (Manihot esculenta Crantz)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Isozyme diversity within african manihot germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 66, pp.171-178</w:t>
+              <w:t xml:space="preserve">, 1993, 66, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702172v1</w:t>
+                <w:t xml:space="preserve">hal-02702728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme diversity within african manihot germplasm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Heredity of seventeen isozyme loci in cassava (Manihot esculenta Crantz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 66, pp.73-80</w:t>
+              <w:t xml:space="preserve">, 1993, 66, pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702728v1</w:t>
+                <w:t xml:space="preserve">hal-02702172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal DNA studies in poplars : Populus deltoides, P. nigra, P. trichocarpa, P. maximowiczii, and P. alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 35 (5), pp.733-740</w:t>
@@ -14100,51 +14100,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Forest Research Agenda 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inazio Martinez de Arano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14221,932 +14221,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest genetic resources strategy for Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hotspots of genetic resources for animals, plants, and forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippos Aravanopoulos</w:t>
+                <w:t xml:space="preserve">J. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Westergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">K.B. Fjellstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bojkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.80, 2021, 978-952-7426-48-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GenRes Bridge Project. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Forest Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22p, 2021, 978-952-7426-46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664194v1</w:t>
+                <w:t xml:space="preserve">hal-03474507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resources strategy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genres Bridge Project Consortium Ecpgr Erfp And Euforgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Begemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sipke-Joost Hiemstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijela Bojkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">66 p., 2021, 978952426456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hotspots of genetic resources for animals, plants, and forests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest genetic resources strategy for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippos Aravanopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bozzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUFORGEN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.80, 2021, 978-952-7426-48-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.B. Fjellstad</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03474507v1</w:t>
+                <w:t xml:space="preserve">hal-03664194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support tool for the management of dynamic genetic conservation units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic conservation and utilization of forest tree genetic resources. Indicators for in situ and ex situ genetic conservation and forest reproductive material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rudow</w:t>
+                <w:t xml:space="preserve">Ricardo Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjana Westergren</w:t>
+                <w:t xml:space="preserve">Lars Graudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvio Daniele Oggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Buriánek</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">European Forest Institute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 91 p, 2020, 978-952-5980-98-1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 33p, 2020, 978-952-5980-83-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175281v1</w:t>
+                <w:t xml:space="preserve">hal-04175289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic conservation and utilization of forest tree genetic resources. Indicators for in situ and ex situ genetic conservation and forest reproductive material.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Decision support tool for the management of dynamic genetic conservation units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rudow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjana Westergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alía</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t>
+                <w:t xml:space="preserve">Václav Buriánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Graudal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burcu Cengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Daniele Oggioni</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Forest Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 91 p, 2020, 978-952-5980-98-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Forest Institute</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000459391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175289v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronts de sciences 2018. Conseil scientifique de la Fondation pour la recherche sur la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A forest-based circular bioeconomy for southern Europe: visions, opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inazio Martinez de Arano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Bart Muys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+                <w:t xml:space="preserve">Corrado Topi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Davide Pettenella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bourgoin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diana Feliciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Couvet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 24 p., 2018, 979-10-91015-31-8</w:t>
+                <w:t xml:space="preserve">European Forest Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 124 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788514v1</w:t>
+                <w:t xml:space="preserve">hal-02790145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forest-based circular bioeconomy for southern Europe: visions, opportunities and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inazio Martinez de Arano</w:t>
+                <w:t xml:space="preserve">Fronts de sciences 2018. Conseil scientifique de la Fondation pour la recherche sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Muys</w:t>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Topi</w:t>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Pettenella</w:t>
+                <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Feliciano</w:t>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Forest Institute</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 124 p., 2018</w:t>
+                <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24 p., 2018, 979-10-91015-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790145v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
@@ -15377,103 +15377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ conservation of Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barsoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kajba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rotach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Plant genetic Resources Institute, 62 p., 2001, 92-9043-500-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -15495,90 +15495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development in the INRA poplar improvement programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15781,1032 +15781,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for evolutionary responses to climate change - Evidence from tree populations</w:t>
+                <w:t xml:space="preserve">Quelles stratégies pour adapter les forêts au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian J. Alberto</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Antoine Kremer; Stéphanie Hayes; Santiago C. Gonzalez Martinez. </w:t>
+                <w:t xml:space="preserve">Yves Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie d'agriculture de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution of trees and forest communities: ten years of the EVOLTREE network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PG Edition, pp.27-44, 2016, 978-2-9519296-3-9</w:t>
+              <w:t xml:space="preserve">La Forêt et le Bois en France en 100 Questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606957v1</w:t>
+                <w:t xml:space="preserve">hal-04217303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive study sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Beuker</w:t>
+                <w:t xml:space="preserve">Potential for evolutionary responses to climate change - Evidence from tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian J. Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally N. Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kowalczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Matras</w:t>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Kremer; Stéphanie Hayes; Santiago C. Gonzalez Martinez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution of trees and forest communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t>
+              <w:t xml:space="preserve">Evolution of trees and forest communities: ten years of the EVOLTREE network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PG Edition, pp.27-44, 2016, 978-2-9519296-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608456v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles stratégies pour adapter les forêts au changement climatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensive study sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beuker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Birot</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Matras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Forêt et le Bois en France en 100 Questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016</w:t>
+              <w:t xml:space="preserve">Evolution of trees and forest communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217303v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts du changement climatique sur l’agriculture et la forêt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Introduction to mediterranean forest systems: mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence-Alpes-Côte d’Azur, une région face au changement climatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects and diseases of Mediterranean forest systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-3-319-24744-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24744-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793120v1</w:t>
+                <w:t xml:space="preserve">hal-01337300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to mediterranean forest systems: mediterranean basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les impacts du changement climatique sur l’agriculture et la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects and diseases of Mediterranean forest systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Provence-Alpes-Côte d’Azur, une région face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 40 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01337300v1</w:t>
+                <w:t xml:space="preserve">hal-02793120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive management and restoration practices in mediterranean forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of Mediterranean Forests 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO - Food and Agriculture Organisation, 177 p., 2013, 978-92-5-107984-3</w:t>
+              <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, 2013, 978-92-5-107984-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594318v1</w:t>
+                <w:t xml:space="preserve">hal-01337299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité et la santé dans les études d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'adapter au changement climatique – Agriculture, écosystèmes et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296 p., 2013, Synthèses, 9782759220168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Koskela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Forest Institute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 284 p., 2013, 978-952-5980-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+                <w:t xml:space="preserve">Adaptive management and restoration practices in mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Huc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, 2013, 978-92-5-107984-3</w:t>
+              <w:t xml:space="preserve">State of Mediterranean Forests 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO - Food and Agriculture Organisation, 177 p., 2013, 978-92-5-107984-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337299v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de la diversité intra-spécifique chez les arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16838,463 +16838,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant population monitoring methodologies for the in situ genetic conservation of CWR</w:t>
+                <w:t xml:space="preserve">Genetic reserve management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nigel Maxted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">José Maria Iriondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Hond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. P. Kell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">‎mohammad Ehsan Dulloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserving plant genetic diversity in protected areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CABI Publishing, 288 p., 2008, 9781845932824. </w:t>
+              <w:t xml:space="preserve">, CABI Publishing, 288 p., 2008, 978-1-84593-282-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/9781845932824.0088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/9781845932824.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314157v1</w:t>
+                <w:t xml:space="preserve">hal-01314158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European forest genetic resources: status of current knowledge and conservation priorities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Plant population monitoring methodologies for the in situ genetic conservation of CWR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Iriondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ford-Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Hond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Kell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Koskela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop wild relative conservation and use</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conserving plant genetic diversity in protected areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI Publishing, 288 p., 2008, 9781845932824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781845932824.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823035v1</w:t>
+                <w:t xml:space="preserve">hal-01314157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic reserve management</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">European forest genetic resources: status of current knowledge and conservation priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Cuyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koskela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserving plant genetic diversity in protected areas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crop wild relative conservation and use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAB International, 2008, 978-1-84593-099-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314158v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources génétiques forestières: évolutions de nos conceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources génétiques à l'orée des temps nouveaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRG, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17345,51 +17345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17466,51 +17466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17555,454 +17555,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Indicators for monitoring genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kajba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">forest genetic resources management and conservation france as a case study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition INRA, 60 p., 2001, 2738009921</w:t>
+              <w:t xml:space="preserve">In situ conservation of Populus nigra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPGRI, 2001, 92-9043-500-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828164v1</w:t>
+                <w:t xml:space="preserve">hal-02830350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic considerations for the restoration of riparian populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In situ conservation of Populus nigra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPGRI, 2001, 92-9043-500-3</w:t>
+              <w:t xml:space="preserve">forest genetic resources management and conservation france as a case study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition INRA, 60 p., 2001, 2738009921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828143v1</w:t>
+                <w:t xml:space="preserve">hal-02828164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static conservation of collections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genetic considerations for the restoration of riparian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">forest genetic resources management and conservation france as a case study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition INRA, 60 p., 2001, 2738009921</w:t>
+              <w:t xml:space="preserve">In situ conservation of Populus nigra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPGRI, 2001, 92-9043-500-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831154v1</w:t>
+                <w:t xml:space="preserve">hal-02828143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the dynamic conservation networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Static conservation of collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">forest genetic resources management and conservation france as a case study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition INRA, 60 p., 2001, 2738009921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828174v1</w:t>
+                <w:t xml:space="preserve">hal-02831154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for monitoring genetic diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Managing the dynamic conservation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Kajba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In situ conservation of Populus nigra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPGRI, 2001, 92-9043-500-3</w:t>
+              <w:t xml:space="preserve">forest genetic resources management and conservation france as a case study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition INRA, 60 p., 2001, 2738009921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830350v1</w:t>
+                <w:t xml:space="preserve">hal-02828174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des peuplements forestiers touchés par les tempêtes : méthodes de reconstitution, choix et disponibilité du matériel forestier de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Héois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Riou-Nivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18034,294 +18034,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des réseaux de conservation dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conservation statique de collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Agriculture et de la Pêche. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserver les ressources génétiques forestières en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA-DIC, 1999, 2-7380-0897-6</w:t>
+              <w:t xml:space="preserve">Conserver les ressources génétiques forestières en France,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-31, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835792v1</w:t>
+                <w:t xml:space="preserve">hal-02582486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplier noir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gestion des réseaux de conservation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserver les ressources génétiques forestières en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-DIC, 1999, 2-7380-0897-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834371v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation statique de collections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Peuplier noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserver les ressources génétiques forestières en France,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.29-31, 1999</w:t>
+              <w:t xml:space="preserve">Conserver les ressources génétiques forestières en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-DIC, 1999, 2-7380-0897-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582486v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation statique de collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18359,51 +18359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populus nigra. Peuplier noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources génétiques forestières en France. Tome 2: les feuillus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1998, 2-7380-0842-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18428,103 +18428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18633,51 +18633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Padovezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Pettenella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Forest Policy Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki, Apr 2024, Helsinki, Finland</w:t>
@@ -18831,103 +18831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can silviculture foster forest adaptation to climate change? A demo-genetic modelling approach with stress and disturbance regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Ecological Modeling (ECEM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18952,51 +18952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment conserver les ressources génétiques forestières?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des 30 ans de la CRGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19015,726 +19015,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwining of fecundity, sexual and viability selection on spring phenology along an altitudinal gradient of European beech</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conclusion de la séance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France, France</w:t>
+              <w:t xml:space="preserve">Cèdres méditerranéens, hier et demain : Un espoir pour les forêts face au réchauffement du climat ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135517v1</w:t>
+                <w:t xml:space="preserve">hal-04216330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conservation des ressources génétiques forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préservation de la diversité génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Montels-PNR des Pyrénées ariégeoises-, France</w:t>
+              <w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681692v1</w:t>
+                <w:t xml:space="preserve">hal-03681611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des ressources génétiques forestières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t>
+              <w:t xml:space="preserve">Préservation de la diversité génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Montels-PNR des Pyrénées ariégeoises-, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681611v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de la séance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Intertwining of fecundity, sexual and viability selection on spring phenology along an altitudinal gradient of European beech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cèdres méditerranéens, hier et demain : Un espoir pour les forêts face au réchauffement du climat ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216330v1</w:t>
+                <w:t xml:space="preserve">hal-04135517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genetically diverse landscapes for conservation and use of plant, animal, and forest genetic resources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dérèglements biologiques observés ou prédits, notion de niche(s) climatique(s) chez les arbres forestiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape management systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Nationale d’Horticulture de France (SNHF) Le déréglement climatique, un défi pour les plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214117v1</w:t>
+                <w:t xml:space="preserve">hal-03666643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic diversity of forest trees at the cross-road of biodiversity conservation and forest adaptation to climate change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of genetically diverse landscapes for conservation and use of plant, animal, and forest genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Myking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Svartedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserving tree genetic diversity for forests and humans, UICN World Conservation Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UICN, Sep 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Landscape management systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216341v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérèglements biologiques observés ou prédits, notion de niche(s) climatique(s) chez les arbres forestiers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The genetic diversity of forest trees at the cross-road of biodiversity conservation and forest adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Nationale d’Horticulture de France (SNHF) Le déréglement climatique, un défi pour les plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Conserving tree genetic diversity for forests and humans, UICN World Conservation Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UICN, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666643v1</w:t>
+                <w:t xml:space="preserve">hal-04216341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of genetic resources at landscape level through demonstration cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Sturaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Myking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Svartedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojka Kraigher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
@@ -19763,90 +19763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based dendrochronology approach to disentangle vigor and sensitivity to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Forest Genetics CFGA-WFGA Student and Postdoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19871,51 +19871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of forest genetic resources and forest adaptation to climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AllEnvi conference Biodiversity conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19953,90 +19953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving tree genetic diversity for forests and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCN World Conservation Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UICN, Sep 2021, Marseille, France</w:t>
@@ -20065,51 +20065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier plantation et conservation des ressources génétiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérimentation au service de la forêt de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique pour l’adaptation des forêts au changement climatique (RMT AFORCE), May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20128,2504 +20128,2504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can genetic variability reduce Fagus sylvatica's vulnerability to climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The set of indicators for in situ conservation of forest genetic resources. Online event organised by the European forest genetic resources programme (EUFORGEN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Graudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Daniele Oggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Avignon, France</w:t>
+              <w:t xml:space="preserve">EU Green Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUFORGEN, Oct 2020, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737827v1</w:t>
+                <w:t xml:space="preserve">hal-04214166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment partitionner la diversité totale en diversités intra- et inter-groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GenTree 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la section Sciences de la Vie de l’Académie d’Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106315v1</w:t>
+                <w:t xml:space="preserve">hal-03666006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion adaptative des forêts par et pour les processus de l’évolution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">How can genetic variability reduce Fagus sylvatica's vulnerability to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l’Académie d’Agriculture Diversité génétique au sein des espèces et résilience des systèmes agronomiques et forestiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666728v1</w:t>
+                <w:t xml:space="preserve">hal-02737827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The set of indicators for in situ conservation of forest genetic resources. Online event organised by the European forest genetic resources programme (EUFORGEN)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvio Daniele Oggioni</w:t>
+                <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Green Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUFORGEN, Oct 2020, Online, Spain</w:t>
+              <w:t xml:space="preserve">GenTree 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214166v1</w:t>
+                <w:t xml:space="preserve">hal-03106315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment partitionner la diversité totale en diversités intra- et inter-groupes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gestion adaptative des forêts par et pour les processus de l’évolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la section Sciences de la Vie de l’Académie d’Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance de l’Académie d’Agriculture Diversité génétique au sein des espèces et résilience des systèmes agronomiques et forestiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666006v1</w:t>
+                <w:t xml:space="preserve">hal-03666728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-dispersal seed predation and reproductive strategy affect genetic diversity in expanding tree populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roques</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models in Ecology &amp; Evolution _10th edition of MEE Student Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080168v1</w:t>
+                <w:t xml:space="preserve">hal-02786260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic view on forest genetics: from theory, effective population size and evolvability, to practice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training workshop on Methods in forest conservation genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EEF 2019 15. EEF – European Ecological Federation Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ecological Federation (EEF). DEU., Jul 2019, Lisbonne, Portugal. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666785v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pre-dispersal seed predation and reproductive strategy affect genetic diversity in expanding tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEF 2019 15. EEF – European Ecological Federation Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ecological Federation (EEF). DEU., Jul 2019, Lisbonne, Portugal. p. 291</w:t>
+              <w:t xml:space="preserve">Models in Ecology &amp; Evolution _10th edition of MEE Student Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790702v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty, risk assessment and risk management in the context of global change.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A dynamic view on forest genetics: from theory, effective population size and evolvability, to practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Genetic resources strategies for uncertain future and dynamic in situ strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Pokljuka, Slovenia</w:t>
+              <w:t xml:space="preserve">Training workshop on Methods in forest conservation genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666820v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes, évaluation et gestion du(des) risque(s) dans le contexte de changement global : concepts généraux à appliquer aux ressources génétiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Uncertainty, risk assessment and risk management in the context of global change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale AgroBRC RARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Workshop on Genetic resources strategies for uncertain future and dynamic in situ strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Pokljuka, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214169v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic conservation of forest genetic resources in Europe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Incertitudes, évaluation et gestion du(des) risque(s) dans le contexte de changement global : concepts généraux à appliquer aux ressources génétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Genetic resources strategies for uncertain future and dynamic in situ strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Pokljuka, Slovenia</w:t>
+              <w:t xml:space="preserve">Assemblée générale AgroBRC RARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666813v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic impacts of silviculture : a simulation approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dynamic conservation of forest genetic resources in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training workshop on Methods in forest conservation genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on Genetic resources strategies for uncertain future and dynamic in situ strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Pokljuka, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666026v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-dispersal seed predation and reproductive strategy affect genetic diversity in expanding tree populations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genetic impacts of silviculture : a simulation approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Ecological Federation (EEF) Congress and 18th National SPECO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ecological Federation (EEF), Jul 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Training workshop on Methods in forest conservation genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080397v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-dispersal seed predation and reproductive strategy affect genetic diversity in expanding tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">15th European Ecological Federation (EEF) Congress and 18th National SPECO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ecological Federation (EEF), Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786260v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and adaptation of forest social-ecological systems in the context of global change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georg Winkel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroscience Open Forum ESOF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214177v1</w:t>
+                <w:t xml:space="preserve">hal-02790977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean forests under climate change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFIMED Young leadership programme on forest-based bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666827v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host’s masting drives spatio-temporal patterns of pre-dispersal seed predation by invasive wasps in a natural forest ecosystem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Resilience and adaptation of forest social-ecological systems in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Baiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pettenella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Winkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Euroscience Open Forum ESOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734523v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social-ecological approach to resilience in Mediterranean forests: concepts and methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mediterranean forests under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamed Daly-Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference From science to practice, what can be learned from interdisciplinary research in relation to future ecosystem services of Mediterranean forests?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">EFIMED Young leadership programme on forest-based bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214180v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host’s masting drives spatio-temporal patterns of pre-dispersal seed predation by invasive wasps in a natural forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Gidoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786479v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A social-ecological approach to resilience in Mediterranean forests: concepts and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pettenella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Daly-Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
+              <w:t xml:space="preserve">Conference From science to practice, what can be learned from interdisciplinary research in relation to future ecosystem services of Mediterranean forests?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790977v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de l’adaptation des forêts du Mont Ventoux : Des scénarios possibles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Using CAPSIS to assess the genetic impacts of sylviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP ECOFOR, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion CAQSIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212892v1</w:t>
+                <w:t xml:space="preserve">hal-01606956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la génétique pour la compréhension et la gestion des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variation pour comprendre la permanence de la vie – 20. anniversaire de la section des Sciences de la vie de l’Académie d’agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Apr 2017, Paris, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CAPSIS to assess the genetic impacts of sylviculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Une approche de l’adaptation des forêts du Mont Ventoux : Des scénarios possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Courdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CAQSIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 28 p</w:t>
+              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP ECOFOR, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606956v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et adaptation dans un contexte de changement: défis méthodologiques illustrés sur l'exemple des forêts méditerranéennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Challenges in developping interdisciplinary approach of mediterranean forest social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Euro-Méditerranéen: La résilience dans le monde du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">GREEN/2 Natural Resources, Green Technology &amp; Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Zagreb, Croatia. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794813v1</w:t>
+                <w:t xml:space="preserve">hal-01379673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel d'adaptation génétique des peuplements forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Résilience et adaptation dans un contexte de changement : défis méthodologiques illustrés sur l’exemple des forêts méditerranéennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire face aux enjeux du changement climatique et se préparer en région à relever le défi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Sep 2016, Poitiers, France. 18 p</w:t>
+              <w:t xml:space="preserve">Conférence La résilience dans le monde du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603893v1</w:t>
+                <w:t xml:space="preserve">hal-03666829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22644,743 +22644,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forêt méditerranéenne multi-fonctionnelle et résiliente dans un contexte changeant : de la théorie à la pratique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le potentiel d'adaptation génétique des peuplements forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foresterranée 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Forêt Méditerranéenne. Marseille, FRA., Nov 2016, Saint Martin de Crau, France</w:t>
+              <w:t xml:space="preserve">Faire face aux enjeux du changement climatique et se préparer en région à relever le défi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Sep 2016, Poitiers, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741640v1</w:t>
+                <w:t xml:space="preserve">hal-01603893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and stability in the integrated frame of the social-ecological system : challenges managing these features under global change.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Résilience et adaptation dans un contexte de changement: défis méthodologiques illustrés sur l'exemple des forêts méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced course on Concepts, methods and tools for an integrated approach of resilience in the Mediterranean forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Euro-Méditerranéen: La résilience dans le monde du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666836v1</w:t>
+                <w:t xml:space="preserve">hal-02794813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer une approche dynamique des ressources génétiques pour bien les intégrer dans les stratégies d'adaptation au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Une forêt méditerranéenne multi-fonctionnelle et résiliente dans un contexte changeant : de la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CORST ONF Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, La Petite Pierre, France</w:t>
+              <w:t xml:space="preserve">Foresterranée 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Forêt Méditerranéenne. Marseille, FRA., Nov 2016, Saint Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792998v1</w:t>
+                <w:t xml:space="preserve">hal-02741640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la diversité des représentations à la diversité des reconfigurations du vivant. Le cas des ressources génétiques forestières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Resilience and stability in the integrated frame of the social-ecological system : challenges managing these features under global change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biobanques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Advanced course on Concepts, methods and tools for an integrated approach of resilience in the Mediterranean forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794812v1</w:t>
+                <w:t xml:space="preserve">hal-03666836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario-based modelling for management of Mediterranean forests: a review.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Développer une approche dynamique des ressources génétiques pour bien les intégrer dans les stratégies d'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llui´s Brotons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on scenarios and models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biodiversity and Ecosystem Scenarios Network (ScenNet). Paris, FRA. Fondation pour la Recherche sur la Biodiversité (FRB), FRA., Aug 2016, Montpellier, France. 100 p</w:t>
+              <w:t xml:space="preserve">Séminaire CORST ONF Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Petite Pierre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604813v1</w:t>
+                <w:t xml:space="preserve">hal-02792998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in developping interdisciplinary approach of mediterranean forest social-ecological systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">De la diversité des représentations à la diversité des reconfigurations du vivant. Le cas des ressources génétiques forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREEN/2 Natural Resources, Green Technology &amp; Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Zagreb, Croatia. 48 p</w:t>
+              <w:t xml:space="preserve">Colloque Biobanques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379673v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et adaptation dans un contexte de changement : défis méthodologiques illustrés sur l’exemple des forêts méditerranéennes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Scenario-based modelling for management of Mediterranean forests: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Morán-Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Otsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llui´s Brotons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence La résilience dans le monde du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">International conference on scenarios and models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biodiversity and Ecosystem Scenarios Network (ScenNet). Paris, FRA. Fondation pour la Recherche sur la Biodiversité (FRB), FRA., Aug 2016, Montpellier, France. 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666829v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité, ressources génétiques et adaptation au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sensibilité des espèces forestières au changement climatique en région PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion du CRIGE-PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792097v1</w:t>
+                <w:t xml:space="preserve">hal-01343239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest genetic resources as a lever for adaptation to climate change: a SWOT analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fostering forest system resilience through managing biodiversity: the case of Mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Daly-Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pettenella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence franco-chinoise sur l’agro-écologie dans le contexte du changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t>
+              <w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793373v1</w:t>
+                <w:t xml:space="preserve">hal-02742872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources génétiques forestières et adaptation des forêts au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de la Section Sciences de la Vie de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23405,51 +23470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the integration of biodiversity dynamics in SES: the example of Mediterranean forest systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Prospective BiodivMex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2015, Saint Michel l'Observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23468,722 +23533,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering forest system resilience through managing biodiversity: the case of Mediterranean forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Biodiversité, ressources génétiques et adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Pettenella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742872v1</w:t>
+                <w:t xml:space="preserve">hal-02792097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer une approche dynamique des ressources génétiques pour bien les intégrer dans les stratégies d'adaptation au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Forest genetic resources as a lever for adaptation to climate change: a SWOT analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Brainstorming INRA–ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Velaine-en-Haye, France</w:t>
+              <w:t xml:space="preserve">Conférence franco-chinoise sur l’agro-écologie dans le contexte du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343240v1</w:t>
+                <w:t xml:space="preserve">hal-02793373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Développer une approche dynamique des ressources génétiques pour bien les intégrer dans les stratégies d'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Evolutionnary Biology (ESEB). INT., Aug 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Brainstorming INRA–ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Velaine-en-Haye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738649v1</w:t>
+                <w:t xml:space="preserve">hal-01343240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessity and challenges of knowledge integration to prepare the futur: biodiversity and its uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foresterra Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Evolutionnary Biology (ESEB). INT., Aug 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792551v1</w:t>
+                <w:t xml:space="preserve">hal-02738649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité des espèces forestières au changement climatique en région PACA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Necessity and challenges of knowledge integration to prepare the futur: biodiversity and its uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du CRIGE-PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Foresterra Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343239v1</w:t>
+                <w:t xml:space="preserve">hal-02792551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Pole Adaptation aux Changements Globaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catching up for the lack of functional knowledge and molecular markers in a large and complex conifer genome using mRNAseq and RADseq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Giovanni G. . Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pinosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSN commission scientifique nationale de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Avignon, France. 28 p</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606766v1</w:t>
+                <w:t xml:space="preserve">hal-01335332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching up for the lack of functional knowledge and molecular markers in a large and complex conifer genome using mRNAseq and RADseq</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du Pole Adaptation aux Changements Globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni G. . Vendramin</w:t>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Pinosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">CSN commission scientifique nationale de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Avignon, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335332v1</w:t>
+                <w:t xml:space="preserve">hal-01606766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation: where functional ecology and evolutionary biology meet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDPINE 5: 5.International Conference on Mediterranean Pines Conservation, Ecology, Restoration and Management of Mediterranean Pines and their Ecosystems: Challenges under global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Solsona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24202,648 +24202,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarko Koskela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
+              <w:t xml:space="preserve">Integrate Symposium Improving lives through biodiversity research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Freiburg (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837332v1</w:t>
+                <w:t xml:space="preserve">hal-04212888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et fonctionnement des forêts Méditerranéennes dans un contexte de changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité de l'air, le développement durable et le changement climatique (ADDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La maison de la météo. Les Orrhes, FRA. GeographR, FRA., Apr 2013, les Orres, France</w:t>
+              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602286v1</w:t>
+                <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of forest trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dynamique et fonctionnement des forêts Méditerranéennes dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrate Symposium Improving lives through biodiversity research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Freiburg (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Qualité de l'air, le développement durable et le changement climatique (ADDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La maison de la météo. Les Orrhes, FRA. GeographR, FRA., Apr 2013, les Orres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212888v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pins méditerranéens Conservation, écologie, restauration et gestion : défis dans un contexte de changements globaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of genetic diversity: protected areas and dynamic in situ conservation of genetic resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medpine 4. IVe Conférence internationale sur les pins méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Meeting of the Group of Experts on Biodiversity and Climate change, Bern Convention, Council of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806151v1</w:t>
+                <w:t xml:space="preserve">hal-02803360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of genetic diversity: protected areas and dynamic in situ conservation of genetic resource</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Exploiter et préserver la diversité des ressources génétiques forestières pour répondre aux enjeux du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Meeting of the Group of Experts on Biodiversity and Climate change, Bern Convention, Council of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France. 25 p</w:t>
+              <w:t xml:space="preserve">16. Journées Scientifiques de l'INRGREF. Les ressources génétiques forestières et pastorales méditerranéennes face aux changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803360v1</w:t>
+                <w:t xml:space="preserve">hal-02808247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter et préserver la diversité des ressources génétiques forestières pour répondre aux enjeux du changement climatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Pins méditerranéens Conservation, écologie, restauration et gestion : défis dans un contexte de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Scientifiques de l'INRGREF. Les ressources génétiques forestières et pastorales méditerranéennes face aux changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Hammamet, Tunisie. pp.39</w:t>
+              <w:t xml:space="preserve">Medpine 4. IVe Conférence internationale sur les pins méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808247v1</w:t>
+                <w:t xml:space="preserve">hal-02806151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
@@ -24872,90 +24872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Cedrus brevifolia[/i], endémisme et spécificité de phénotype : qu'en disent les marqueurs génétiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24980,77 +24980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diapause prolongée et flux de gènes temporels dans une population d'insectes forestiers méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Suez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25105,51 +25105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans un contexte climatique changeant, pourquoi et comment conserver les ressources génétiques forestières?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans un contexte de changement climatique, que peut apporter la génétique aux forestiers ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). Paris, FRA., May 2011, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25168,329 +25168,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning at landscape scale for biodiversity conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Choice of species and provenances to be planted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive management of Mediterranean forest ecosystems to climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Zaragoza, Spain. 22 p</w:t>
+              <w:t xml:space="preserve">, May 2010, Zaragoza, Spain. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816342v1</w:t>
+                <w:t xml:space="preserve">hal-02813006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Enhancing and speeding up natural evolutionary processes through management: assisted migration; the role of breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
+              <w:t xml:space="preserve">EFIMED; Knowledge based management of mediterranean forests under climate driven risk: the way ahead</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819481v1</w:t>
+                <w:t xml:space="preserve">hal-02811595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of genetic diversity in the adaptative response of forest tree species. Tree population dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluer et prédire les capacités adaptatives des populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive management of Mediterranean forest ecosystems to climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Zaragoza, France. 47 p</w:t>
+              <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817210v1</w:t>
+                <w:t xml:space="preserve">hal-03666843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demo-genetic model to account for the impact of environmental and demographic changes on trees evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25515,51 +25476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting evolutionary processes: natural regeneration, introduction of new germplasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive management of Mediterranean forest ecosystems to climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Zaragoza, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25578,1024 +25539,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer et prédire les capacités adaptatives des populations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Planning at landscape scale for biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque National d'Ecologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Adaptive management of Mediterranean forest ecosystems to climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Zaragoza, Spain. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666843v1</w:t>
+                <w:t xml:space="preserve">hal-02816342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing and speeding up natural evolutionary processes through management: assisted migration; the role of breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFIMED; Knowledge based management of mediterranean forests under climate driven risk: the way ahead</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey. 30 p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811595v1</w:t>
+                <w:t xml:space="preserve">hal-02819481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the interactions between gene flow and selection on local adaptation: a case study in common beech (Fagus sylvatica L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The role of genetic diversity in the adaptative response of forest tree species. Tree population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">Adaptive management of Mediterranean forest ecosystems to climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Zaragoza, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751600v1</w:t>
+                <w:t xml:space="preserve">hal-02817210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of environmental and demographic changes on tree evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effect of the interactions between gene flow and selection on local adaptation: a case study in common beech (Fagus sylvatica L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750547v1</w:t>
+                <w:t xml:space="preserve">hal-02751600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of species and provenances to be planted</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of environmental and demographic changes on tree evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive management of Mediterranean forest ecosystems to climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Zaragoza, Spain. 34 p</w:t>
+              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813006v1</w:t>
+                <w:t xml:space="preserve">hal-02750547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources génétiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The role of forest genetic diversity and evolutionary processes in adapting Mediterranean forest ecosystems to climate changes: consequences for genetics resources and forest management. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évolution en pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Mediterranean Forest Genetic Resources and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Chania, Crète, Greece. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817767v1</w:t>
+                <w:t xml:space="preserve">hal-02817196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population. Poster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Individual-based simulations with demo-genetic modules in CAPSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Society of Evolutionary Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Turin, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">Joint NOVELTREE &amp; TREEBREEDEX International Conference on long-term breeding strategies applied to forest trees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Orléans, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819898v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet ECOGER "Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Champenoux, France. 18 p</w:t>
+              <w:t xml:space="preserve">12. European Society of Evolutionary Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Turin, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816536v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of forest genetic diversity and evolutionary processes in adapting Mediterranean forest ecosystems to climate changes: consequences for genetics resources and forest management. Diaporama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ressources génétiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Forest Genetic Resources and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Chania, Crète, Greece. 34 p</w:t>
+              <w:t xml:space="preserve">L'évolution en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817196v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based simulations with demo-genetic modules in CAPSIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint NOVELTREE &amp; TREEBREEDEX International Conference on long-term breeding strategies applied to forest trees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Orléans, France. 38 p</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du projet ECOGER "Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Champenoux, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813698v1</w:t>
+                <w:t xml:space="preserve">hal-02816536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels paysages pour demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evolution of plasticity estimated on wood records within an expanding Cedrus forest. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements climatiques et forêt méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop on Plasticity and Adaptation in Forest Trees, EU project Treebreedex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Madrid, Spain. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820720v1</w:t>
+                <w:t xml:space="preserve">hal-02820679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, fonctionnement et conservation de la biodiversité végétale méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Medail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOREV, Ecosystèmes continentaux et risques environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Aix-en-Provence, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26614,191 +26666,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of plasticity estimated on wood records within an expanding Cedrus forest. Diaporama</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quels paysages pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Plasticity and Adaptation in Forest Trees, EU project Treebreedex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Madrid, Spain. 11 p</w:t>
+              <w:t xml:space="preserve">Changements climatiques et forêt méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820679v1</w:t>
+                <w:t xml:space="preserve">hal-02820720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, fonctionnement et conservation de la biodiversité végétale méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Medail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOREV : la biodiversité, confrontation de différents points de vue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Aix-en-Provence, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26823,64 +26823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique, diversité génétique et adaptation des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements climatiques et forêt méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26899,139 +26899,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of forest genetic resources under climate change: the case of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Long-range dispersal and the fate of a mutation arizing in the colonization front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPGRI-IUFRO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">11. European Society of Evolutionary Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752044v1</w:t>
+                <w:t xml:space="preserve">hal-02755015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between environmental heterogeneity, gene flow and inbreeding depression on the building of spatial genetic structure. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27063,618 +27089,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range dispersal and the fate of a mutation arizing in the colonization front</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conservation of forest genetic resources under climate change: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Society of Evolutionary Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">IPGRI-IUFRO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755015v1</w:t>
+                <w:t xml:space="preserve">hal-02752044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la biodiversité : pourquoi, par qui et comment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817301v1</w:t>
+                <w:t xml:space="preserve">hal-02811670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigations on reproductive biology of three juniper species in Algeria for a conservation purpose</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conservation of genetic resources and climate change: do current strategies provide the right answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque international sur le génévrier thurifère et autres genévriers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Soria, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Low input breeding and genetic conservation of forest tree species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Antalya, Turkey. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816102v1</w:t>
+                <w:t xml:space="preserve">hal-02813070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of genetic resources and climate change: do current strategies provide the right answers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Préserver la biodiversité : pourquoi, par qui et comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low input breeding and genetic conservation of forest tree species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Antalya, Turkey. 2 p</w:t>
+              <w:t xml:space="preserve">Café des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813070v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">First investigations on reproductive biology of three juniper species in Algeria for a conservation purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Krouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Z. Merbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">3. Colloque international sur le génévrier thurifère et autres genévriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Soria, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811670v1</w:t>
+                <w:t xml:space="preserve">hal-02816102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
@@ -27703,51 +27703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic erosion and pollution. Genetic and conservation consequences for european forest species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. PGR Forum Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Terceira Island, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27798,77 +27798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque National du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
@@ -27891,510 +27891,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-evolution in exotic tree populations: example of Cedrus atlantica introduced in France mid XIXth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les conséquences génétiques de l'impact humain sur les forêts de cèdre au Moyen Orient. Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference on quantitative genetics and genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Ventura, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Conservation de la flore méditerranéenne dans un environnement changeant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Hyères, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833762v1</w:t>
+                <w:t xml:space="preserve">hal-02827139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies and methodologies for the in situ genetic conservation of Populus nigra, an example of CWR in forestry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Monitoring evolutionary changes in forest trees: general concepts and a case study in European black poplar (Populus nigra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Crop Wild Relative Conservation and Use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Agrigente, Italy</w:t>
+              <w:t xml:space="preserve">Population management methodologies. PGR Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Mahon, Menorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666845v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses adaptatives des peuplements forestiers au changement climatique. Diaporama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Micro-evolution in exotic tree populations: example of Cedrus atlantica introduced in France mid XIXth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fallour-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prise en compte du changement climatique dans les documents d’orientation de la gestion forestière. Atelier ONF-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Paris, France. 15 p</w:t>
+              <w:t xml:space="preserve">Gordon Conference on quantitative genetics and genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Ventura, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832112v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring evolutionary changes in forest trees: general concepts and a case study in European black poplar (Populus nigra L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Strategies and methodologies for the in situ genetic conservation of Populus nigra, an example of CWR in forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population management methodologies. PGR Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Mahon, Menorca, Spain</w:t>
+              <w:t xml:space="preserve">First International Conference on Crop Wild Relative Conservation and Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Agrigente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828823v1</w:t>
+                <w:t xml:space="preserve">hal-03666845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences génétiques de l'impact humain sur les forêts de cèdre au Moyen Orient. Résumé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Réponses adaptatives des peuplements forestiers au changement climatique. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation de la flore méditerranéenne dans un environnement changeant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Hyères, France. 1 p</w:t>
+              <w:t xml:space="preserve">Prise en compte du changement climatique dans les documents d’orientation de la gestion forestière. Atelier ONF-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Paris, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827139v1</w:t>
+                <w:t xml:space="preserve">hal-02832112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28449,51 +28449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion à longue distance des propagules (pollens, graines, spores): approches empiriques et statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28574,51 +28574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité adaptative et plasticité chez les arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28650,752 +28650,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and breeding of low elevation mediterranean conifers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux de ressources génétiques et centres de ressources biologiques: complémentarité et convergences. Exemple des espèces forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Charleston SC, United States</w:t>
+              <w:t xml:space="preserve">8. Carrefour européen des Biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Marseille, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763196v1</w:t>
+                <w:t xml:space="preserve">hal-02827848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de ressources génétiques et centres de ressources biologiques: complémentarité et convergences. Exemple des espèces forestières</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomics and breeding of low elevation mediterranean conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Aravanopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Carrefour européen des Biotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Marseille, France. 12 p</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Charleston SC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827848v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié; comment les cèdres du Luberon envahissent-ils l'espace. Chapitre 18</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Year and tree effect on reproductive organisation of Cedrus atlantica in a natural stand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Krouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Derridj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude en Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Marseille, France</w:t>
+              <w:t xml:space="preserve">DYGEN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758790v1</w:t>
+                <w:t xml:space="preserve">hal-02764236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining different genotyping techniques to investigate taxonomic relationships in trees. An example in Cedrus species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Recommendations for riparian ecosystem management based on the general frame defined in EUFORGEN and results from EUROPOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magida Bou-Dagher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">S. Bordács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe G. Vendramin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.M. Smulders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYGEN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Szekszard, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763578v1</w:t>
+                <w:t xml:space="preserve">hal-02761680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year and tree effect on reproductive organisation of Cedrus atlantica in a natural stand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié; comment les cèdres du Luberon envahissent-ils l'espace. Chapitre 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYGEN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude en Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764236v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for riparian ecosystem management based on the general frame defined in EUFORGEN and results from EUROPOP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Combining different genotyping techniques to investigate taxonomic relationships in trees. An example in Cedrus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magida Bou-Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gebhardt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Szekszard, Hungary</w:t>
+              <w:t xml:space="preserve">DYGEN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761680v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUFORGEN Populus nigra network : towards in situ and ex situ implementing conservation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kajba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M.G. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rotach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Szekszard, Hungary</w:t>
@@ -29424,103 +29424,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Populus nigra, genetic diversity within France and its consequences for ex situ conservation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.M. Smulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Der Schoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Szekszard, Hungary</w:t>
@@ -29549,51 +29549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication and sustainable management of forest genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYGEN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29612,445 +29612,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic of phenolic compounds in walnut : qualitative and quantitative variations among cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of control crosses and detection of interspecific gene flow among mediterranean Cedrus species using RAPD, AFLP and CPSSRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jay-Allemand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">M. Anzidei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bou Dagher-Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International walnut symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759949v1</w:t>
+                <w:t xml:space="preserve">hal-02762432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Cedrus genetic geographic diversity using AFLPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bou-Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of control crosses and detection of interspecific gene flow among mediterranean Cedrus species using RAPD, AFLP and CPSSRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic of phenolic compounds in walnut : qualitative and quantitative variations among cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4. International walnut symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762432v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests d'hypothèses poissonniennes et cartographie d'intensité de processus ponctuels en échantillonnage semi-raréfié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30095,1947 +30095,1947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Populus nigra bibliography : addendum 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Vienne, Australia</w:t>
+              <w:t xml:space="preserve">6. Meeting EUFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Isle sur la Sorgues, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767446v1</w:t>
+                <w:t xml:space="preserve">hal-02767370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme gene markers and taxonomy of mediterranean Cedrus species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Populus nigra network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference of the European Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Mytilene, Greece</w:t>
+              <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Vienne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769630v1</w:t>
+                <w:t xml:space="preserve">hal-02767446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra bibliography : addendum 2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Isozyme gene markers and taxonomy of mediterranean Cedrus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fallour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Meeting EUFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, Isle sur la Sorgues, France. 55 p</w:t>
+              <w:t xml:space="preserve">Final Conference of the European Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Mytilene, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767370v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicators for monitoring the evolution of Populus nigra genetic diversity in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kajba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
+              <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770282v1</w:t>
+                <w:t xml:space="preserve">hal-02768734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study : inventory and characterization of Populus nigra resources within nature reserves in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faivre Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">2. Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767450v1</w:t>
+                <w:t xml:space="preserve">hal-02770282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of phenolic compounds in walnut : variation among cultivars and segregation patterns within intra and interspecific progenies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case study : inventory and characterization of Populus nigra resources within nature reserves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pissavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771132v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ restoration genetics of riparian populations of P. nigra</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetics of phenolic compounds in walnut : variation among cultivars and segregation patterns within intra and interspecific progenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">4. Congrès International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767451v1</w:t>
+                <w:t xml:space="preserve">hal-02771132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reports on the progress of activities on Populus nigra in countries. France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In situ restoration genetics of riparian populations of P. nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767452v1</w:t>
+                <w:t xml:space="preserve">hal-02767451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding poplars for wood density: intra and interspecific variability in a 9x9 factorial mating design involving Populus trichocarpa and Populus deltoides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reports on the progress of activities on Populus nigra in countries. France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
+              <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765090v1</w:t>
+                <w:t xml:space="preserve">hal-02767452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for monitoring the evolution of Populus nigra genetic diversity in situ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Breeding poplars for wood density: intra and interspecific variability in a 9x9 factorial mating design involving Populus trichocarpa and Populus deltoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laîné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Meeting EUFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">2. Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768734v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques modèles et logiciels de génétique des populations. Synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Strategies for the conservation of a pioneer tree species, Populus nigra L., in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lefort</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées informelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770206v1</w:t>
+                <w:t xml:space="preserve">hal-02835801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the conservation of a pioneer tree species, Populus nigra L., in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quelques modèles et logiciels de génétique des populations. Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Turok</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées informelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835801v1</w:t>
+                <w:t xml:space="preserve">hal-02770206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra network, a pioneer network for a pioneer tree species : growing up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Populus nigra network. Bibliography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767448v1</w:t>
+                <w:t xml:space="preserve">hal-02767325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra network : progress of country activities : France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goué-Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd meeting EUFORGEN "Populus nigra network", Sarvar, HUN, 5-7 October 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Sarvar, Hungary. pp.23-28</w:t>
+              <w:t xml:space="preserve">Réunion AIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578770v1</w:t>
+                <w:t xml:space="preserve">hal-02769999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus nigra network : France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Utilisation du marquage moléculaire chez les arbres forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
+              <w:t xml:space="preserve">21. Rencontre chercheurs ingénieurs du développement agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768400v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra network. Bibliography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Populus nigra network : progress of country activities : France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
+              <w:t xml:space="preserve">3rd meeting EUFORGEN "Populus nigra network", Sarvar, HUN, 5-7 October 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Sarvar, Hungary. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767325v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Pinus nigra network : France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion AIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t>
+              <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769999v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du marquage moléculaire chez les arbres forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Populus nigra network, a pioneer network for a pioneer tree species : growing up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontre chercheurs ingénieurs du développement agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, Avignon, France</w:t>
+              <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767787v1</w:t>
+                <w:t xml:space="preserve">hal-02767448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32077,51 +32077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Country reports : France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32146,51 +32146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliography. Addendum 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32215,51 +32215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources génétiques du peuplier noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AICEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32278,2612 +32278,2612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme national de conservation de Populus nigra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Euforgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">. Direction de L'Espace Rural Et de La Forêt</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M.G. de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Technique Nationale de Conservation des Ressources Génétiques Forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Meeting of the Populus nigra network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766961v1</w:t>
+                <w:t xml:space="preserve">hal-02841690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme national de conservation de Populus nigra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conservation de Populus nigra : le réseau Euforgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission technique nationale de conservation des ressources génétiques forestières, Paris, 2 mai 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">1. Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578771v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation de Populus nigra : le réseau Euforgen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Programme national de conservation de Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Direction de L'Espace Rural Et de La Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Avignon, France</w:t>
+              <w:t xml:space="preserve">Commission Technique Nationale de Conservation des Ressources Génétiques Forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765014v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and genetic approaches to rust resistance (Melampsora sp.) in poplar (Populus sp.)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Programme national de conservation de Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Commission technique nationale de conservation des ressources génétiques forestières, Paris, 2 mai 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769273v1</w:t>
+                <w:t xml:space="preserve">hal-02578771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding poplars for wood density : Intra and interspecific variability in a 9x9 factorial mating design involving Populus deltoïdes (Bartr.) and Populus trichocarpa (Torr. and Gray)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular and genetic approaches to rust resistance (Melampsora sp.) in poplar (Populus sp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goué-Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766083v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding poplars for wood density : Intra and interspecific variability in a 9x9 factorial mating design involving Populus deltoïdes (Bartr.) and Populus trichocarpa (Torr. and Gray)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.C. Goue</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laîné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRIEG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t>
+              <w:t xml:space="preserve">20. Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768962v1</w:t>
+                <w:t xml:space="preserve">hal-02766083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euforgen</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting of the Populus nigra network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
+              <w:t xml:space="preserve">SRIEG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841690v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and molecular studies of rust/poplar interactions (Melampsora larici- populina / Populus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Structure et dynamique des populations de races de rouille dans des populations cultivées et sauvages de peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773618v1</w:t>
+                <w:t xml:space="preserve">hal-02773450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of European black poplar, Populus nigra L., in France and the role of vegetative reproduction in natural stands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les réseaux d'expérimentation populicole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775964v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Programme for conservation of Populus nigra in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
+              <w:t xml:space="preserve">1. meeting Euforgen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Izmit, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777636v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">International poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02852007v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches to the study of poplar systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Histological and molecular studies of rust/poplar interactions (Melampsora larici- populina / Populus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Castiglione</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779028v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding of walnut trees for wood production in France : updated general work program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of European black poplar, Populus nigra L., in France and the role of vegetative reproduction in natural stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of European Union air/walnut project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">International poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772601v1</w:t>
+                <w:t xml:space="preserve">hal-02775964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">AIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777418v1</w:t>
+                <w:t xml:space="preserve">hal-02777636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the conservation of Eurasian black poplar, Populus nigra L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFORGEN 1. meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Izmit, Turkey</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777011v1</w:t>
+                <w:t xml:space="preserve">hal-02852007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du déterminisme génétique de l'incompatibilité race-spécifique du peuplier aux rouilles à Melampsora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular approaches to the study of poplar systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bisoffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe de travail Marqueurs moléculaires chez les végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
+              <w:t xml:space="preserve">International poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771923v1</w:t>
+                <w:t xml:space="preserve">hal-02779028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d'expérimentation populicole en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Breeding of walnut trees for wood production in France : updated general work program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop of European Union air/walnut project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849161v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme for conservation of Populus nigra in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. meeting Euforgen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Izmit, Turkey</w:t>
+              <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774065v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et dynamique des populations de races de rouille dans des populations cultivées et sauvages de peuplier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Toward the conservation of Eurasian black poplar, Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cagelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">EUFORGEN 1. meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Izmit, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773450v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Etude du déterminisme génétique de l'incompatibilité race-spécifique du peuplier aux rouilles à Melampsora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Réunion du groupe de travail Marqueurs moléculaires chez les végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775683v1</w:t>
+                <w:t xml:space="preserve">hal-02771923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and biochemical studies on the rusts/poplar interactions (Melampsora larici-populina / Populus)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new virulence found among isolates of Melampsora larici populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes-micro-organismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
+              <w:t xml:space="preserve">37. session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Izmit, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774274v1</w:t>
+                <w:t xml:space="preserve">hal-02772524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and biochemical studies on the induced responses of poplar leaves to rust fungi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Qualitative resistance of Populus sp. to leaf rust Melampsora larici-populina Kleb. : Identification of RAPD markers in a 2x2 factorial mating design. Poster abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">2. international conference on the plant genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774926v1</w:t>
+                <w:t xml:space="preserve">hal-02774042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new virulence found among isolates of Melampsora larici populina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Histological and biochemical studies on the rusts/poplar interactions (Melampsora larici-populina / Populus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Izmit, Turkey</w:t>
+              <w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes-micro-organismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772524v1</w:t>
+                <w:t xml:space="preserve">hal-02774274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative resistance of Populus sp. to leaf rust Melampsora larici-populina Kleb. : Identification of RAPD markers in a 2x2 factorial mating design. Poster abstract</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Histological and biochemical studies on the induced responses of poplar leaves to rust fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. international conference on the plant genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1994, San Diego, United States</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774042v1</w:t>
+                <w:t xml:space="preserve">hal-02774926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme for the conservation of Populus nigra in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFORGEN 1. meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Izmit, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34902,748 +34902,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une carte genetique chez le peuplier : marquage et localisation des genes de resistance a Melampsora sp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Schemas de selection europeens. Le point du programme francais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.D. Bradschaw</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Marqueurs Moleculaires chez les Vegetaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t>
+              <w:t xml:space="preserve">Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773529v1</w:t>
+                <w:t xml:space="preserve">hal-02777671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a European forest genetic resource programme. Objectives and general conception. A case study concerning the black poplar (Populus nigra L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation du peuplier noir (Populus nigra L.) : un programme francais et des projets europeens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/ INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Montpellier (Le Corum), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic study of poplar resistance to rusts : first results from an intra and interspecific mating design.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Construction d'une carte genetique chez le peuplier : marquage et localisation des genes de resistance a Melampsora sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Bradschaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convegno Internazionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
+              <w:t xml:space="preserve">Groupe de travail Marqueurs Moleculaires chez les Vegetaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776462v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDNA variation in 10 Populus species.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Genetic study of poplar resistance to rusts : first results from an intra and interspecific mating design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775141v1</w:t>
+                <w:t xml:space="preserve">hal-02776462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rapid markers linked with resistance to poplar rust (Melampsora larici-populina).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">RDNA variation in 10 Populus species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.D. Bradshaw</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774632v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schemas de selection europeens. Le point du programme francais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Identification of rapid markers linked with resistance to poplar rust (Melampsora larici-populina).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bonduelle</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1993, Compiegne, France</w:t>
+              <w:t xml:space="preserve">Convegno Internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777671v1</w:t>
+                <w:t xml:space="preserve">hal-02774632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources genetiques de Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35668,90 +35668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du genome des peupliers par des marqueurs moleculaires. Applications en selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire du Departement de Genetique et d'Amelioration des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35776,90 +35776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the INRA poplar improvement programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35991,51 +35991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C72C82D"/>
+    <w:nsid w:val="76AED560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36222,51 +36222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2242-7251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.paca.inrae.fr/ecologie_des_forets_mediterraneennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crgf.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euforgen.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-aforce.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westergren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.100913" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Frei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Espelta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;rriz-Mifsud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-023-01924-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Doublet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01981-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Esposito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abulaila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aleksic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-022-00169-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-021-02904-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jouve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mor&#225;n-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio De-Miguel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101174" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gallais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15527" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106390" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623672v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V. Roces-D&#237;az" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Otsu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1408-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54297-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1548270" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinosio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12329" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6480CE2B3C7CFDE2B60A5B9AC577D2E989F2C0B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Schueler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Falk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Koskela" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12476" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP8MB43K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojka Kraigher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte C. Olrik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.07.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Collins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.02043.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597926v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koskela" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraigher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longauer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01961.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36DBACB63FCADF7238FF61619619678333D6048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070818" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12181" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646224v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kapeller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Konrad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mengl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-012-0313-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/870708E92A99C5504667CBAA4CC8BB840152E226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642275v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaillant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.112" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.45" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vinceti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Burczyk" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0378-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666867v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668328v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01832.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dreyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-007-9310-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMV0604Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663930v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Smulders" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Cottrell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Schoot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.10.063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Duchiron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449732v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18139" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657351v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663957v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magida Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grenier-de March" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0065-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8N0V7FHB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655458v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda S. Hagen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01364.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV0CKNQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673415v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krystufek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Tabbener" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Milner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Connolly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673002v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681793v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Krouchi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Derridj" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghosn" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674604v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676782v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden Broeck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ivens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halfmaerten" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Slycken" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674388v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675324v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Claude Reynaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333594v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2745.2003.00772.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678417v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679735v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675032v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aleta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diaz Vazquez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671357v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fallour" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681209v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kajba" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rotach" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.G. de Vries" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580652v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666609v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pissavin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5746" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685189v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684553v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6884880" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684102v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697016v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagelli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685188v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685243v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894240v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s S. Legionnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven de Vries" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Turok" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686160v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turok" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691540v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683637v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683769v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690747v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684443v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradshaw" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695278v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685824v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582038v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712270v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702038v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702172v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702728v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161888v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inazio Martinez de Arano" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zeki-Ba&#353;ken" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feder" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36333/rs5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664194v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Aravanopoulos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Bakkeb&#248; Fjellstad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/publications/publication/forest-genetic-resources-strategy-for-europe/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178950v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genres Bridge Project Consortium Ecpgr Erfp And Euforgen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefort" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Begemann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipke-Joost Hiemstra" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474507v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Fjellstad" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojkovski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozzano" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.genresbridge.eu/fileadmin/templates/Genres/Uploads/Documents/HotSpots.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175281v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudow" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Buri&#225;nek" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Cengel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/fileadmin/bioversity/publications/pdfs/WG7_report_05.21_corr.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000459391" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175289v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Graudal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Daniele Oggioni" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/fileadmin/templates/euforgen.org/upload/Publications/Thematic_publications/EUFORGEN_IGR_4.6.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788514v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/fr/documents-frb/dernieres-publications.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790145v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Topi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pettenella" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Feliciano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efimed.efi.int/portal/virtual_library/reflections_on_the_bioeconomy/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829932v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsoum" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606957v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Alberto" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217303v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Birot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793120v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337300v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319247427" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594318v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palahi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182254v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/308774.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181055v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/308775.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337299v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776131v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314157v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Iriondo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ford-Lloyd" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Hond" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Kell" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845932824.0088" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823035v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Cuyper" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314158v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Maxted" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8206;mohammad Ehsan Dulloo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845932824.0065" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817368v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587172v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828164v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828143v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831154v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828174v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830350v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838339v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835792v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834371v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582486v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837420v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836349v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186494v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todora Rogelja" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Masiero" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Padovezi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808792v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217422v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681692v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681611v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Collin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216330v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214117v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Phillips" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Myking" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Svartedal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216341v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666643v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214155v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666694v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498008v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216332v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666728v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214166v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666006v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080168v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666785v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666820v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214169v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666813v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666026v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080397v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214177v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Winkel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666827v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734523v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214180v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Daly-Hassen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212892v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594650v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606956v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794813v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603893v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741640v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666836v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792998v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794812v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604813v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llui&#180;s Brotons" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379673v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666829v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792097v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793373v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792171v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603514v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742872v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343240v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792551v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343239v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606766v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335332v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. . Vendramin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791889v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602286v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212888v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarko Koskela" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806151v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803360v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808247v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343238v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Macary" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745216v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808072v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816342v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817210v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751267v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812472v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666843v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811595v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751600v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750547v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813006v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817767v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819898v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817196v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820720v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822478v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medail" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811688v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820602v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752044v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755132v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755015v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817301v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816102v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Merbouche" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813070v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752688v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833762v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666845v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832112v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828823v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827139v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832218v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763196v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isik" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schiller" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Varela" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827848v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763578v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magida Bou-Dagher" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Vendramin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764236v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761680v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bord&#225;cs" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottrell" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gebhardt" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763680v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761365v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azais" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762090v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759949v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burtin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760231v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou-Dagher" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762432v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759956v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767446v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769630v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giroud" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767370v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767450v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pissavin" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771132v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767451v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767452v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768734v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770206v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835801v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767448v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578770v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768400v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767325v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767787v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766025v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765093v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765703v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766961v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Direction de L'Espace Rural Et de La For&#234;t" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578771v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765014v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841690v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773618v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775964v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772601v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777418v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777011v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771923v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849161v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774065v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773450v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775683v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774274v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774926v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772524v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774042v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663688v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773529v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradschaw" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773390v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773668v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776462v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775141v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774632v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777671v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774732v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2242-7251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.paca.inrae.fr/ecologie_des_forets_mediterraneennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crgf.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euforgen.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-aforce.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westergren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.100913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Bojkovski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.REJR6896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Doublet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01981-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Frei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Espelta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;rriz-Mifsud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-023-01924-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Esposito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abulaila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aleksic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-022-00169-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-021-02904-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01732-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jouve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106390" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gallais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mor&#225;n-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio De-Miguel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101174" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V. Roces-D&#237;az" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Otsu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1408-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622349v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54297-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2018.1548270" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinosio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12329" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6480CE2B3C7CFDE2B60A5B9AC577D2E989F2C0B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Schueler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Falk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Koskela" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12476" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP8MB43K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Collins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2012.02043.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojka Kraigher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte C. Olrik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.07.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597926v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koskela" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kraigher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Longauer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2012.01961.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36DBACB63FCADF7238FF61619619678333D6048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070818" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12181" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646224v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kapeller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Konrad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mengl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-012-0313-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/870708E92A99C5504667CBAA4CC8BB840152E226/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferriol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.45" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaillant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.112" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vinceti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Burczyk" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0378-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.06.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QMNDGCP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666867v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668328v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01832.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668572v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guibal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bariteau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01662.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dreyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573315v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449732v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/18139" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Duchiron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-007-9310-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMV0604Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663930v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Smulders" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Cottrell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Der Schoot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.10.063" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663957v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magida Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grenier-de March" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0065-x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8N0V7FHB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655458v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda S. Hagen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01364.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VV0CKNQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673002v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krystufek" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Tabbener" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Milner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Connolly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672915v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghosn" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681793v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Krouchi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Derridj" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674604v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676782v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden Broeck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ivens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halfmaerten" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Slycken" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674388v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679735v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00333594v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2745.2003.00772.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675324v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Claude Reynaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675032v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aleta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diaz Vazquez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580652v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671357v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fallour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kajba" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rotach" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.G. de Vries" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666609v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pissavin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443884v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5746" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685189v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684553v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6884880" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684102v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686160v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turok" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685188v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697016v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagelli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894240v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s S. Legionnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven de Vries" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Turok" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690747v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683637v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691540v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683769v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685824v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684443v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradshaw" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582038v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712270v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702038v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702728v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702172v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161888v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inazio Martinez de Arano" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zeki-Ba&#353;ken" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feder" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Adams" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36333/rs5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474507v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Fjellstad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojkovski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozzano" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.genresbridge.eu/fileadmin/templates/Genres/Uploads/Documents/HotSpots.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178950v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genres Bridge Project Consortium Ecpgr Erfp And Euforgen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefort" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Begemann" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipke-Joost Hiemstra" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664194v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Aravanopoulos" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Bakkeb&#248; Fjellstad" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/publications/publication/forest-genetic-resources-strategy-for-europe/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175289v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Graudal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Daniele Oggioni" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/fileadmin/templates/euforgen.org/upload/Publications/Thematic_publications/EUFORGEN_IGR_4.6.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175281v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudow" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Buri&#225;nek" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Cengel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/fileadmin/bioversity/publications/pdfs/WG7_report_05.21_corr.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000459391" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790145v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Topi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pettenella" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Feliciano" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efimed.efi.int/portal/virtual_library/reflections_on_the_bioeconomy/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788514v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/fr/documents-frb/dernieres-publications.html" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829932v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsoum" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217303v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Birot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606957v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Alberto" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337300v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319247427" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793120v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337299v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182254v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/308774.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181055v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/308775.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594318v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palahi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776131v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314158v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Maxted" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Iriondo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Hond" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8206;mohammad Ehsan Dulloo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845932824.0065" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314157v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ford-Lloyd" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Kell" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845932824.0088" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823035v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Cuyper" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817368v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587172v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830350v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828164v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828143v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831154v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828174v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838339v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou-Nivert" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582486v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835792v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834371v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837420v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836349v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186494v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todora Rogelja" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Masiero" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Padovezi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808792v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217422v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216330v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681611v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Collin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681692v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666643v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214117v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Phillips" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Myking" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Svartedal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216341v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214155v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666694v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498008v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216332v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214166v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666006v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666728v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080168v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roques" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666785v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666820v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214169v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666813v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666026v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080397v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214177v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Winkel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666827v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734523v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214180v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Daly-Hassen" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606956v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594650v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212892v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379673v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666829v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603893v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794813v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741640v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666836v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792998v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794812v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604813v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llui&#180;s Brotons" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343239v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742872v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792171v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603514v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792097v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793373v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343240v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792551v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335332v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. . Vendramin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606766v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791889v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212888v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarko Koskela" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602286v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803360v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808247v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806151v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343238v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Macary" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745216v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808072v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813006v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811595v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666843v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751267v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812472v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816342v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817210v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751600v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750547v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817196v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819898v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817767v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudry" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820679v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822478v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medail" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820720v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811688v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820602v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755015v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755132v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752044v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813070v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817301v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816102v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Merbouche" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752688v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827139v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828823v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833762v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666845v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832112v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831422v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832218v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827848v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763196v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Aravanopoulos" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isik" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schiller" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Varela" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764236v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761680v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bord&#225;cs" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottrell" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gebhardt" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763578v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magida Bou-Dagher" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Vendramin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763680v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761365v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azais" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762090v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762432v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anzidei" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760231v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou-Dagher" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenier" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759949v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burtin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759956v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767370v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767446v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769630v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giroud" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768734v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767450v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pissavin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771132v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767451v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767452v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835801v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770206v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767325v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767787v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578770v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768400v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767448v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766025v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765093v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765703v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841690v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765014v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766961v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Direction de L'Espace Rural Et de La For&#234;t" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578771v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773450v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849161v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774065v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775683v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773618v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775964v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772601v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777418v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777011v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771923v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772524v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774042v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774274v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774926v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663688v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777671v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773390v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773668v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773529v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradschaw" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776462v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775141v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774632v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774732v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>