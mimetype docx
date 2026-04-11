--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1112,213 +1112,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Differential Characteristic Sets by Change of Ordering</w:t>
+                <w:t xml:space="preserve">A Normal Form Algorithm for Regular Differential Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.185-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824984v1</w:t>
+                <w:t xml:space="preserve">hal-00824964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Normal Form Algorithm for Regular Differential Chains</w:t>
+                <w:t xml:space="preserve">Computing Differential Characteristic Sets by Change of Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.124-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824964v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations in the expression of a self-repressed gene induced by a slow transcriptional dynamics</w:t>
               </w:r>
@@ -2925,1093 +2925,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Procedure for Accurate Parameter Estimation in Dynamic Systems Using New Estimation Errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
+                <w:t xml:space="preserve">Symmetry-based model reduction for approximate stochastic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Batmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Kuttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference, ANB 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.149-166</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology 2012 (CMSB 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. pp.49-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824995v1</w:t>
+                <w:t xml:space="preserve">hal-00713386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Chemical Reaction System by a PDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Procedure for Accurate Parameter Estimation in Dynamic Systems Using New Estimation Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Nakatsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Equations in LIMoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">4th International Conference, ANB 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.149-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825869v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-based model reduction for approximate stochastic analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving a Chemical Reaction System by a PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology 2012 (CMSB 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. pp.49-68</w:t>
+              <w:t xml:space="preserve">Functional Equations in LIMoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713386v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Reaction Systems, Computer Algebra and Systems Biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The FreeMABSys Project and the MABSys Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra and Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">MAGIX@LIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603290v1</w:t>
+                <w:t xml:space="preserve">hal-00825863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Regularity Property of Differential Polynomials Modulo Regular Differential Chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving semi-algebraic systems with the RegularChains library in Maple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Davenport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalina Phisanbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra in Scientific Computings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany. pp.1-12</w:t>
+              <w:t xml:space="preserve">Mathematical Aspects of Computer Science and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.38--51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599440v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving semi-algebraic systems with the RegularChains library in Maple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Regularity Property of Differential Polynomials Modulo Regular Differential Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Aspects of Computer Science and Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China. pp.38--51</w:t>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825013v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FreeMABSys Project and the MABSys Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Reaction Systems, Computer Algebra and Systems Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAGIX@LIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Computer Algebra and Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825863v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for semi-rectifying Algebraic and Differential Systems using Scaling type Lie Point Symmetries with Linear Algebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models of stochastic gene expression and Weyl algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Kuttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Munich, Germany. pp.85--92</w:t>
+              <w:t xml:space="preserve">Algebraic and Numeric Biology (ANB 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Hagenberg, Austria. pp.76-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825033v1</w:t>
+                <w:t xml:space="preserve">hal-00492438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Differential Algebra to the Quasi-Steady State Approximation in Biology and Physics</w:t>
+                <w:t xml:space="preserve">MABSys: Modeling and Analysis of Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DART IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">Algebraic and Numerical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825125v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MABSys: Modeling and Analysis of Biological Systems</w:t>
+                <w:t xml:space="preserve">Application of Differential Algebra to the Quasi-Steady State Approximation in Biology and Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Numerical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.57-72</w:t>
+              <w:t xml:space="preserve">DART IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825029v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of stochastic gene expression and Weyl algebra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method for semi-rectifying Algebraic and Differential Systems using Scaling type Lie Point Symmetries with Linear Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Kuttler</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Numeric Biology (ANB 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Hagenberg, Austria. pp.76-97</w:t>
+              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Munich, Germany. pp.85--92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492438v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Algebra and QSSA methods in biochemistry</w:t>
               </w:r>
@@ -4092,51 +4092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Root Isolation of Regular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changbo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,442 +4181,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential algebra and system modeling in cellular biology</w:t>
+                <w:t xml:space="preserve">Applying a rigorous quasi-steady state approximation method for proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AB 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.22-39</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274689v1</w:t>
+                <w:t xml:space="preserve">hal-00825126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential algebra and system modeling in cellular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuzhen Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.207-214</w:t>
+              <w:t xml:space="preserve">AB 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.22-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825039v1</w:t>
+                <w:t xml:space="preserve">hal-00274689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a rigorous quasi-steady state approximation method for proving the absence of oscillations in models of genetic circuits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AB 2008 - Third International Conference Algebraic Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.207-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00213327v2</w:t>
+                <w:t xml:space="preserve">hal-00825039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a rigorous quasi-steady state approximation method for proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AB 2008 - Third International Conference Algebraic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.56-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85101-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825126v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00213327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
@@ -5712,102 +5712,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Integro-Differential Elimination</w:t>
+                <w:t xml:space="preserve">Deep Learning for Integro-Differential Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230281v2</w:t>
+                <w:t xml:space="preserve">hal-05230281v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DenefLipshitz Algorithm: Deciding the Existence of Formal Power Series Solutions in Differential Algebra</w:t>
               </w:r>
@@ -6619,51 +6619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560846v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Horimoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268097v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vandermo&#235;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.068104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965642v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570612v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Temperville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korporal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalina Phisanbut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717582.3717592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572874" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Urguplu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230281v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560846v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Horimoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268097v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vandermo&#235;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.068104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965642v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570612v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Temperville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korporal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalina Phisanbut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717582.3717592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572874" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Urguplu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230281v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>