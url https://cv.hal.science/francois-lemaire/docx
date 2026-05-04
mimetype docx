--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1004,572 +1004,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Differential Characteristic Sets by Change of Ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moreno Maza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (12), pp.1291-1305</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 45, pp.124-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825030v1</w:t>
+                <w:t xml:space="preserve">hal-00824984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Normal Form Algorithm for Regular Differential Chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (2), pp.185-201</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (12), pp.1291-1305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824964v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Differential Characteristic Sets by Change of Ordering</w:t>
+                <w:t xml:space="preserve">A Normal Form Algorithm for Regular Differential Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.185-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2009.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00824984v1</w:t>
+                <w:t xml:space="preserve">hal-00824964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations in the expression of a self-repressed gene induced by a slow transcriptional dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
+                <w:t xml:space="preserve">Towards an automated reduction method for polynomial ODE models in cellular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Thommen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.068104⟩</w:t>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.443-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11786-008-0062-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268097v2</w:t>
+                <w:t xml:space="preserve">hal-00307915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automated reduction method for polynomial ODE models in cellular biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Boulier</w:t>
+                <w:t xml:space="preserve">Oscillations in the expression of a self-repressed gene induced by a slow transcriptional dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Vandermoëre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aslı Grimaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (3), pp.443-464. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (6), pp.068104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11786-008-0062-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.068104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307915v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{An orderly linear PDE system with analytic initial conditions with a non analytic solution}</w:t>
               </w:r>
@@ -3046,510 +3046,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Procedure for Accurate Parameter Estimation in Dynamic Systems Using New Estimation Errors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving a Chemical Reaction System by a PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference, ANB 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.149-166</w:t>
+              <w:t xml:space="preserve">Functional Equations in LIMoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824995v1</w:t>
+                <w:t xml:space="preserve">hal-00825869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Chemical Reaction System by a PDE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Procedure for Accurate Parameter Estimation in Dynamic Systems Using New Estimation Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Nakatsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Equations in LIMoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
+              <w:t xml:space="preserve">4th International Conference, ANB 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.149-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825869v1</w:t>
+                <w:t xml:space="preserve">hal-00824995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FreeMABSys Project and the MABSys Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Regularity Property of Differential Polynomials Modulo Regular Differential Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAGIX@LIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825863v1</w:t>
+                <w:t xml:space="preserve">hal-00599440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving semi-algebraic systems with the RegularChains library in Maple</w:t>
+                <w:t xml:space="preserve">The FreeMABSys Project and the MABSys Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Aspects of Computer Science and Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China. pp.38--51</w:t>
+              <w:t xml:space="preserve">MAGIX@LIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825013v1</w:t>
+                <w:t xml:space="preserve">hal-00825863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Regularity Property of Differential Polynomials Modulo Regular Differential Chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving semi-algebraic systems with the RegularChains library in Maple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Davenport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalina Phisanbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra in Scientific Computings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany. pp.1-12</w:t>
+              <w:t xml:space="preserve">Mathematical Aspects of Computer Science and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.38--51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599440v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Reaction Systems, Computer Algebra and Systems Biology</w:t>
               </w:r>
@@ -3758,260 +3758,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MABSys: Modeling and Analysis of Biological Systems</w:t>
+                <w:t xml:space="preserve">Application of Differential Algebra to the Quasi-Steady State Approximation in Biology and Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Numerical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.57-72</w:t>
+              <w:t xml:space="preserve">DART IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825029v1</w:t>
+                <w:t xml:space="preserve">hal-00825125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Differential Algebra to the Quasi-Steady State Approximation in Biology and Physics</w:t>
+                <w:t xml:space="preserve">A Method for semi-rectifying Algebraic and Differential Systems using Scaling type Lie Point Symmetries with Linear Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DART IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Munich, Germany. pp.85--92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825125v1</w:t>
+                <w:t xml:space="preserve">hal-00825033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for semi-rectifying Algebraic and Differential Systems using Scaling type Lie Point Symmetries with Linear Algebra</w:t>
+                <w:t xml:space="preserve">MABSys: Modeling and Analysis of Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Munich, Germany. pp.85--92</w:t>
+              <w:t xml:space="preserve">Algebraic and Numerical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825033v1</w:t>
+                <w:t xml:space="preserve">hal-00825029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Algebra and QSSA methods in biochemistry</w:t>
               </w:r>
@@ -4092,51 +4092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Root Isolation of Regular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changbo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,217 +4289,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential algebra and system modeling in cellular biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AB 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.22-39</w:t>
+              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274689v1</w:t>
+                <w:t xml:space="preserve">hal-00825039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential algebra and system modeling in cellular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuzhen Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.207-214</w:t>
+              <w:t xml:space="preserve">AB 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.22-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825039v1</w:t>
+                <w:t xml:space="preserve">hal-00274689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a rigorous quasi-steady state approximation method for proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference, AB 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Hagenberg, Austria. pp.66-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5976,190 +5976,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing differential characteristic sets by change of ordering</w:t>
+                <w:t xml:space="preserve">A computer scientist point of view on Hilbert's differential theorem of zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141095v2</w:t>
+                <w:t xml:space="preserve">hal-00170091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computer scientist point of view on Hilbert's differential theorem of zeros</w:t>
+                <w:t xml:space="preserve">Computing differential characteristic sets by change of ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170091v2</w:t>
+                <w:t xml:space="preserve">hal-00141095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Reduction of Chemical Reaction Systems using Elimination</w:t>
               </w:r>
@@ -6619,51 +6619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560846v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Horimoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268097v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vandermo&#235;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.068104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965642v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570612v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Temperville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korporal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalina Phisanbut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717582.3717592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572874" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Urguplu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230281v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560846v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Horimoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268097v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vandermo&#235;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.068104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965642v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570612v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Temperville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korporal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalina Phisanbut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717582.3717592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572874" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Urguplu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230281v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>