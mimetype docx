--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1004,572 +1004,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Differential Characteristic Sets by Change of Ordering</w:t>
+                <w:t xml:space="preserve">A Normal Form Algorithm for Regular Differential Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.185-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824984v1</w:t>
+                <w:t xml:space="preserve">hal-00824964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Differential Characteristic Sets by Change of Ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moreno Maza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (12), pp.1291-1305</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 45, pp.124-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825030v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Normal Form Algorithm for Regular Differential Chains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (2), pp.185-201</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (12), pp.1291-1305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824964v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automated reduction method for polynomial ODE models in cellular biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Boulier</w:t>
+                <w:t xml:space="preserve">Oscillations in the expression of a self-repressed gene induced by a slow transcriptional dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thommen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Vandermoëre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11786-008-0062-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (6), pp.068104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.068104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307915v2</w:t>
+                <w:t xml:space="preserve">hal-00268097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations in the expression of a self-repressed gene induced by a slow transcriptional dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Thommen</w:t>
+                <w:t xml:space="preserve">Towards an automated reduction method for polynomial ODE models in cellular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constant Vandermoëre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Parent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (6), pp.068104. </w:t>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.443-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.068104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11786-008-0062-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268097v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{An orderly linear PDE system with analytic initial conditions with a non analytic solution}</w:t>
               </w:r>
@@ -2925,1093 +2925,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-based model reduction for approximate stochastic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Kuttler</w:t>
+                <w:t xml:space="preserve">A General Procedure for Accurate Parameter Estimation in Dynamic Systems Using New Estimation Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Nakatsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology 2012 (CMSB 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. pp.49-68</w:t>
+              <w:t xml:space="preserve">4th International Conference, ANB 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.149-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713386v1</w:t>
+                <w:t xml:space="preserve">hal-00824995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a Chemical Reaction System by a PDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Equations in LIMoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Procedure for Accurate Parameter Estimation in Dynamic Systems Using New Estimation Errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
+                <w:t xml:space="preserve">Symmetry-based model reduction for approximate stochastic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Batmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Kuttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference, ANB 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.149-166</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology 2012 (CMSB 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. pp.49-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824995v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Regularity Property of Differential Polynomials Modulo Regular Differential Chains</w:t>
+                <w:t xml:space="preserve">Chemical Reaction Systems, Computer Algebra and Systems Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra in Scientific Computings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany. pp.1-12</w:t>
+              <w:t xml:space="preserve">Computer Algebra and Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599440v1</w:t>
+                <w:t xml:space="preserve">hal-00603290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FreeMABSys Project and the MABSys Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAGIX@LIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving semi-algebraic systems with the RegularChains library in Maple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changbo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James H. Davenport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moreno Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalina Phisanbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Aspects of Computer Science and Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China. pp.38--51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Reaction Systems, Computer Algebra and Systems Biology</w:t>
+                <w:t xml:space="preserve">On the Regularity Property of Differential Polynomials Modulo Regular Differential Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra and Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603290v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of stochastic gene expression and Weyl algebra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Differential Algebra to the Quasi-Steady State Approximation in Biology and Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Kuttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Numeric Biology (ANB 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Hagenberg, Austria. pp.76-97</w:t>
+              <w:t xml:space="preserve">DART IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492438v2</w:t>
+                <w:t xml:space="preserve">hal-00825125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Differential Algebra to the Quasi-Steady State Approximation in Biology and Physics</w:t>
+                <w:t xml:space="preserve">A Method for semi-rectifying Algebraic and Differential Systems using Scaling type Lie Point Symmetries with Linear Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DART IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Munich, Germany. pp.85--92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825125v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for semi-rectifying Algebraic and Differential Systems using Scaling type Lie Point Symmetries with Linear Algebra</w:t>
+                <w:t xml:space="preserve">MABSys: Modeling and Analysis of Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Munich, Germany. pp.85--92</w:t>
+              <w:t xml:space="preserve">Algebraic and Numerical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825033v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MABSys: Modeling and Analysis of Biological Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models of stochastic gene expression and Weyl algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Kuttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Numerical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.57-72</w:t>
+              <w:t xml:space="preserve">Algebraic and Numeric Biology (ANB 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Hagenberg, Austria. pp.76-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825029v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Algebra and QSSA methods in biochemistry</w:t>
               </w:r>
@@ -4092,51 +4092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Root Isolation of Regular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changbo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,442 +4181,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a rigorous quasi-steady state approximation method for proving the absence of oscillations in models of genetic circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lille, France. pp.77-82</w:t>
+              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825126v1</w:t>
+                <w:t xml:space="preserve">hal-00825039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does (T) equal sat(T)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential algebra and system modeling in cellular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuzhen Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and algebraic computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.207-214</w:t>
+              <w:t xml:space="preserve">AB 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.22-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825039v1</w:t>
+                <w:t xml:space="preserve">hal-00274689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential algebra and system modeling in cellular biology</w:t>
+                <w:t xml:space="preserve">Applying a rigorous quasi-steady state approximation method for proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AB 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AB 2008 - Third International Conference Algebraic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.56-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85101-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274689v1</w:t>
+                <w:t xml:space="preserve">hal-00213327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a rigorous quasi-steady state approximation method for proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AB 2008 - Third International Conference Algebraic Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France. pp.77-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85101-1_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00213327v2</w:t>
+                <w:t xml:space="preserve">hal-00825126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference, AB 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Hagenberg, Austria. pp.66-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5976,190 +5976,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computer scientist point of view on Hilbert's differential theorem of zeros</w:t>
+                <w:t xml:space="preserve">Computing differential characteristic sets by change of ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170091v2</w:t>
+                <w:t xml:space="preserve">hal-00141095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing differential characteristic sets by change of ordering</w:t>
+                <w:t xml:space="preserve">A computer scientist point of view on Hilbert's differential theorem of zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141095v2</w:t>
+                <w:t xml:space="preserve">hal-00170091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Reduction of Chemical Reaction Systems using Elimination</w:t>
               </w:r>
@@ -6619,51 +6619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560846v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Horimoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268097v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vandermo&#235;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.068104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965642v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570612v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Temperville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korporal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalina Phisanbut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717582.3717592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572874" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Urguplu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230281v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560846v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mt.v4i1.17126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6270" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Horimoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Xie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268097v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Vandermo&#235;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.068104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965642v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570612v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407919v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Temperville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45641-6_23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korporal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Batmanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbo Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalina Phisanbut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717582.3717592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572874" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Urguplu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230281v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>