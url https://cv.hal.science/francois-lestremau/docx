--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -608,727 +608,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of European house dust contaminants: Concentrations and profiles, geographical variability, and implications for chemical regulation and health risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic approach for enhanced wastewater treatment: Harnessing the potential of bioelectrochemical systems in integration with anaerobic membrane bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga El Kik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Haglund</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pernilla Bohlin Nizzetto</w:t>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177639⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.113162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826550v1</w:t>
+                <w:t xml:space="preserve">hal-04594014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic approach for enhanced wastewater treatment: Harnessing the potential of bioelectrochemical systems in integration with anaerobic membrane bioreactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Heran</w:t>
+                <w:t xml:space="preserve">Nation-wide monitoring campaign of 49 biocides and surfactants in surface waters and wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113162⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594014v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-wide monitoring campaign of 49 biocides and surfactants in surface waters and wastewaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Assoumani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Le Gall</w:t>
+                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176624⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.141242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723860v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noblet</w:t>
+                <w:t xml:space="preserve">Partially saturated vertical surface flow constructed wetland for emerging contaminants and antibiotic resistance genes removal from wastewater: The effect of bioaugmentation with Trichoderma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Đ Tadić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.112128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449562v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially saturated vertical surface flow constructed wetland for emerging contaminants and antibiotic resistance genes removal from wastewater: The effect of bioaugmentation with Trichoderma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive characterization of European house dust contaminants: Concentrations and profiles, geographical variability, and implications for chemical regulation and health risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Đ Tadić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+                <w:t xml:space="preserve">Adrian Covaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Cerqueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Lisa Melymuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+                <w:t xml:space="preserve">Pernilla Bohlin Nizzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), pp.112128. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443110v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a harmonized identification scoring system in LC-HRMS/MS based non-target screening (NTS) of emerging contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,961 +1676,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted sample preparation for simultaneous extraction of anionic, cationic and non-ionic surfactants in sediment</w:t>
+                <w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Wiest</w:t>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Giroud</w:t>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Fieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520460v1</w:t>
+                <w:t xml:space="preserve">ineris-03218244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Advanced Oxidation of Carbamazepine: Mechanism and optimal operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+                <w:t xml:space="preserve">Sara Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Chardon</w:t>
+                <w:t xml:space="preserve">Mohammadreza Kamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Quynh-Khoa Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446, Part 3, pp.137114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.137114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03218244v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Advanced Oxidation of Carbamazepine: Mechanism and optimal operating conditions</w:t>
+                <w:t xml:space="preserve">Ultrasound-assisted sample preparation for simultaneous extraction of anionic, cationic and non-ionic surfactants in sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Feijoo</w:t>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadreza Kamali</w:t>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quynh-Khoa Pham</w:t>
+                <w:t xml:space="preserve">Maëva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 446, Part 3, pp.137114. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.123220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.137114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684109v1</w:t>
+                <w:t xml:space="preserve">hal-03520460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noblet</w:t>
+                <w:t xml:space="preserve">A multi-family offline SPE LC-MS/MS analytical method for anionic, cationic and non-ionic surfactants quantification in surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.122441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326745v1</w:t>
+                <w:t xml:space="preserve">hal-03209496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-family offline SPE LC-MS/MS analytical method for anionic, cationic and non-ionic surfactants quantification in surface water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Candido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chachignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122441⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202106043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209496v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Boiteux</w:t>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Candido</w:t>
+                <w:t xml:space="preserve">Frederic Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chachignon</w:t>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202106043⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274374v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03266904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caudeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Regrain</w:t>
+                <w:t xml:space="preserve">Marie Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tognet</w:t>
+                <w:t xml:space="preserve">Mathieu Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Bonnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.58. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03266904v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods for the determination of oil carryover from CNG/biomethane refueling stations recovered in a solvent</w:t>
               </w:r>
@@ -2897,77 +2897,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strength in numbers: comprehensive characterization of house dust using complementary mass spectrometric techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Rostkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Haglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aalizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Thomaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,575 +3120,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-02044857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of vessels and adsorbents for the short-term storage of biogas/biomethane for the determination of impurities - Siloxanes, sulfur compounds, halogenated hydrocarbons, BTEX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence survey and spatial distribution of perfluoroalkyl and polyfluoroalkyl surfactants in groundwater, surface water, and sediments from tropical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haleh Yaghooby</w:t>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Rosell</w:t>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Buker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucy Culleton</w:t>
+                <w:t xml:space="preserve">Benjamin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607, pp.243 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.06.025⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853472v1</w:t>
+                <w:t xml:space="preserve">hal-01849629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence survey and spatial distribution of perfluoroalkyl and polyfluoroalkyl surfactants in groundwater, surface water, and sediments from tropical environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suitability of vessels and adsorbents for the short-term storage of biogas/biomethane for the determination of impurities - Siloxanes, sulfur compounds, halogenated hydrocarbons, BTEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Arrhenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Haleh Yaghooby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Botta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Lars Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lopez</w:t>
+                <w:t xml:space="preserve">Olivier Buker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Culleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.146⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849629v1</w:t>
+                <w:t xml:space="preserve">ineris-01853472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of zwitterionic, cationic, and anionic poly- and perfluoroalkyl surfactants in sediments by liquid chromatography polarity-switching electrospray ionization coupled to high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.447-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862928v1</w:t>
+                <w:t xml:space="preserve">ineris-01862934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of zwitterionic, cationic, and anionic poly- and perfluoroalkyl surfactants in sediments by liquid chromatography polarity-switching electrospray ionization coupled to high resolution mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+                <w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Vo Duy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Rozenn Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 152, pp.447-456. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862934v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of background concentrations of organometallic compounds (methylmercury, ethyllead and butyl- and phenyltin) in French aquatic environments</w:t>
               </w:r>
@@ -3808,77 +3808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and partitioning behavior of selected poly- and perfluoroalkyl substances in freshwater ecosystems : A French nationwide survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,295 +4070,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohorte MecoExpo : utilisation du méconium pour estimer l’exposition in utero aux pesticides des nouveau-nés en Picardie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of BTEX and chlorinated solvents in meconium by headspace-solid-phase microextraction gas chromatography coupled with mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tourneux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12611-014-0277-5⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (18), pp.4481-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7836-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863946v1</w:t>
+                <w:t xml:space="preserve">hal-01064967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of BTEX and chlorinated solvents in meconium by headspace-solid-phase microextraction gas chromatography coupled with mass spectrometry.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouget</w:t>
+                <w:t xml:space="preserve">Cohorte MecoExpo : utilisation du méconium pour estimer l’exposition in utero aux pesticides des nouveau-nés en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Mayhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Haraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Deguines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Tack</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 406 (18), pp.4481-90. </w:t>
+              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.122-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7836-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12611-014-0277-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064967v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-residue method in a fetal matrix : analysis of meconium</w:t>
               </w:r>
@@ -4598,317 +4598,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cis-permethrin, trans-permethrin and associated metabolites in rat blood and organs by gas chromatography–ion trap mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple QuEChERS-like extraction approach for molecular chemical characterization of organic aerosols: application to nitrated and oxygenated PAH derivatives (NPAH and OPAH) quantified by GC–NICIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 406 (14), pp.3477-3487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7774-z⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 406 (13), pp.3131-3148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7760-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01710209v1</w:t>
+                <w:t xml:space="preserve">ineris-01710223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple QuEChERS-like extraction approach for molecular chemical characterization of organic aerosols: application to nitrated and oxygenated PAH derivatives (NPAH and OPAH) quantified by GC–NICIMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Nalin</w:t>
+                <w:t xml:space="preserve">Determination of cis-permethrin, trans-permethrin and associated metabolites in rat blood and organs by gas chromatography–ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tomaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lestremau</w:t>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 406 (13), pp.3131-3148. </w:t>
+              <w:t xml:space="preserve">, 2014, 406 (14), pp.3477-3487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7760-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7774-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01710223v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01710209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A national reconnaissance for selected organic micropollutants in sediments on French territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, 19, pp.11370-11379. </w:t>
@@ -4998,77 +4998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an analytical strategy based on LC–MS/MS for the measurement of different classes of pesticides and theirs metabolites in meconium : Application and characterisation of foetal exposure in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flora Mayhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu-Corneliu Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,64 +5278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A really quick easy cheap effective rugged and safe (QuEChERS) extraction procedure for the analysis of particle-bound PAHs in ambient air and emission samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5492,285 +5492,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Solid-Phase Microextraction for Time-Weighted Average Sampling of Volatile Sulfur Compounds at ppb Concentrations</w:t>
+                <w:t xml:space="preserve">Development of a quantification method for the analysis of malodorous sulphur compounds in gaseous industrial effluents by solid-phase microextraction and gas chromatography–pulsed flame photometric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fräs Annika T. Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 75 (11), pp.2626-2632. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 999 (1-2), pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac034124g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00328-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664982v1</w:t>
+                <w:t xml:space="preserve">hal-04664749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a quantification method for the analysis of malodorous sulphur compounds in gaseous industrial effluents by solid-phase microextraction and gas chromatography–pulsed flame photometric detection</w:t>
+                <w:t xml:space="preserve">Evaluation of Solid-Phase Microextraction for Time-Weighted Average Sampling of Volatile Sulfur Compounds at ppb Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fräs Annika T. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 999 (1-2), pp.71-80. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 75 (11), pp.2626-2632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00328-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac034124g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664749v1</w:t>
+                <w:t xml:space="preserve">hal-04664982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of artefacts during air analysis of volatile amines by solid-phase micro extraction</w:t>
               </w:r>
@@ -5864,702 +5864,698 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">PFAS fate and accumulation in periphytic biofilm inside river-like mesocosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ICEPTP 2026 - 11th International Conference on Environmental Pollution, Treatment and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350476v1</w:t>
+                <w:t xml:space="preserve">hal-05598618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Removal and Quantification of Trace Micropollutants in Complex Effluents by Boron-Doped Diamond Electrooxidation</w:t>
+                <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSChE 2025 - Canadian Chemical Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">10th IWA-ASPIRE Confrence and Water New Zealand Conference and Expo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349389v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Performances of a Biofilm-Based Passive Sampler to Monitor Micropollutants in Wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
+                <w:t xml:space="preserve">Advanced Removal and Quantification of Trace Micropollutants in Complex Effluents by Boron-Doped Diamond Electrooxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IWA-ASPIRE Confrence and Water New Zealand Conference and Expo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">CSChE 2025 - Canadian Chemical Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349417v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergie entre le Traitement Biologique et l'Électro-oxydation dans un Bioréacteur à Membrane pour une Approche Innovante et Intégrée du Traitement de micropolluants organiques d’Eaux Usées Urbaines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Heran</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024 - 19e Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790101v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6568,123 +6564,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA 2024 - 18th IWA World Conference on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6693,4283 +6689,4283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWRR 2024 - the International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Biological Treatment And Electro-Oxidation In A Membrane Bioreactor For An Integrated Solution To Urban Wastewater Treatment, Particularly Targeting Micropollutants</w:t>
+                <w:t xml:space="preserve">Synergie entre le Traitement Biologique et l'Électro-oxydation dans un Bioréacteur à Membrane pour une Approche Innovante et Intégrée du Traitement de micropolluants organiques d’Eaux Usées Urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMSIC 2024 - 4th Congress of the African Membrane Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Addis Ababa, Ethiopia</w:t>
+              <w:t xml:space="preserve">SFGP 2024 - 19e Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792440v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Solutions for Wastewater Reclamation: Harnessing Trichoderma Bioinoculants for Micropollutant Removal in Constructed Wetlands and Agricultural Soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Combining Biological Treatment And Electro-Oxidation In A Membrane Bioreactor For An Integrated Solution To Urban Wastewater Treatment, Particularly Targeting Micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga El Kik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oussama Baaloudj</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AMSIC 2024 - 4th Congress of the African Membrane Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Addis Ababa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765524v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Solutions for Wastewater Reclamation: Harnessing Trichoderma Bioinoculants for Micropollutant Removal in Constructed Wetlands and Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorde Tadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+                <w:t xml:space="preserve">Monica Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Juan Manuel Peña-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
+                <w:t xml:space="preserve">Oussama Baaloudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426422v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t>
+                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albinet Alexandre</w:t>
+                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noblet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04164803v1</w:t>
+                <w:t xml:space="preserve">hal-04426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential toxicological potential of the main sources contributing to the particle pollution events observed in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+                <w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albinet Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd El Rahman El Mais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Noblet</w:t>
+                <w:t xml:space="preserve">C. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Degrendele</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Conference on Atmospheric Dust (DUST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417007v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04164803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential toxicological potential of the main sources contributing to the particle pollution events observed in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+                <w:t xml:space="preserve">Abd El Rahman El Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Bertrand</w:t>
+                <w:t xml:space="preserve">Céline Degrendele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">V International Conference on Atmospheric Dust (DUST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976624v1</w:t>
+                <w:t xml:space="preserve">hal-04417007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per- and Polyfluoroalkyl Substances (PFAS) in Surface Sediments: Occurrence, Patterns, Non-Physical Drivers and Contribution of Unidentified Precursors in French Aquatic Environments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03273956v1</w:t>
+                <w:t xml:space="preserve">hal-03976624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation-Wide Monitoring Campaign of 53 Contaminants of Emergent Concern in Surface Waters and Sediment (EMNAT 2018): Occurrence and PNEC Exceedance Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03273938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per- and Polyfluoroalkyl Substances (PFAS) in Surface Sediments: Occurrence, Patterns, Non-Physical Drivers and Contribution of Unidentified Precursors in French Aquatic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t>
+              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03236295v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03273956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03236293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lambe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237749v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03236295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Framework Design to sustain integration of non-target screening into French national water monitoring programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Togola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Margoum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coralie Soulier</w:t>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurachem 2019 Workshop "Validation of targeted and non-targeted methods of analysis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237789v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement et actions d'AQUAREF sur l'analyse non ciblée pour la surveillance des milieux aquatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Methodological Framework Design to sustain integration of non-target screening into French national water monitoring programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Soulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lestremau</w:t>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dulio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Margoum</w:t>
+                <w:t xml:space="preserve">Sophie Lardy-Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Améliorer le diagnostic des polluants organiques environnementaux : mise en oeuvre d'approches d'analyses non-ciblées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France. pp.22</w:t>
+              <w:t xml:space="preserve">Eurachem 2019 Workshop "Validation of targeted and non-targeted methods of analysis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607527v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French collaborative study to evaluate the impact of acquisition workflow with LC-HRMS on environmental data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Positionnement et actions d'AQUAREF sur l'analyse non ciblée pour la surveillance des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Colloque "Améliorer le diagnostic des polluants organiques environnementaux : mise en oeuvre d'approches d'analyses non-ciblées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853616v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes approches pour l’analyse multi-résidus d’une large gamme de polluants organiques dans les milieux aquatiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polluants émergents : des campagnes prospectives à la surveillance réglementaire, les actions du laboratoire national de référence AQUAREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès Francophone sur les Sciences Séparatives et les couplages de l'AFSEP (SEP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Colloque du Réseau Public Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853444v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants émergents : des campagnes prospectives à la surveillance réglementaire, les actions du laboratoire national de référence AQUAREF</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de différentes approches pour l’analyse multi-résidus d’une large gamme de polluants organiques dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leonco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque du Réseau Public Contaminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">12. Congrès Francophone sur les Sciences Séparatives et les couplages de l'AFSEP (SEP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622726v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles stratégies de surveillance ? La contribution d’Aquaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Dulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "10 ans d'Aquaref"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of solid phase extraction technique for the preconcentration of a wide range of environemental polluants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Leonco</w:t>
+                <w:t xml:space="preserve">A French collaborative study to evaluate the impact of acquisition workflow with LC-HRMS on environmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lardy-Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies (ExTech 2016) &amp; 22nd International Symposium On Separation Sciences (ISSS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Torun, Poland</w:t>
+              <w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853090v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of zwitterionic, cationic, and anionic fluoroalkylated surfactants in sediments by liquid chromatography polarity-switching electrospray ionization coupled to Orbitrap mass spectrometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Investigation of pharmaceuticals in aquatic environments on a national scale in France and french overseas departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854187v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of pharmaceuticals in aquatic environments on a national scale in France and french overseas departments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Analysis of zwitterionic, cationic, and anionic fluoroalkylated surfactants in sediments by liquid chromatography polarity-switching electrospray ionization coupled to Orbitrap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854268v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants émergents : des campagnes prospectives à la surveillance réglementaire, les actions du laboratoire national de référence AQUAREF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Togola</w:t>
+                <w:t xml:space="preserve">Evaluation of solid phase extraction technique for the preconcentration of a wide range of environemental polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leonco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF : "Les polluants émergents : de nouveaux défis pour la gestion des eaux souterraines ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies (ExTech 2016) &amp; 22nd International Symposium On Separation Sciences (ISSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604502v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Round Robin tests on nitrosamines analysis in the effluents of a CO2 capture pilot plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polluants émergents : des campagnes prospectives à la surveillance réglementaire, les actions du laboratoire national de référence AQUAREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chahen</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Schallert</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Trondheim Conference on CO2 Capture, Transport and Storage (TCCS-8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SHF : "Les polluants émergents : de nouveaux défis pour la gestion des eaux souterraines ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orléans, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854251v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for sampling biogas and biomethane for assessment of the gas chemical and physical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haleh Yaghooby</w:t>
+                <w:t xml:space="preserve">Round Robin tests on nitrosamines analysis in the effluents of a CO2 capture pilot plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Fraboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimstvedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Haloua</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Schallert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Gas Analysis Symposium &amp; Exhibition (GAS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Trondheim Conference on CO2 Capture, Transport and Storage (TCCS-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Trondheim, Norway. pp.252-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2016.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852997v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Environmental occurrence and exposure of 182 POPs and pseudo-POPs in surface water in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Feray</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852918v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental occurrence and exposure of 182 POPs and pseudo-POPs in surface water in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Marine monitoring campaign in France and French overseas departments: more than 10 000 datasets from grab and passive sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Andres</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">G. Bocquene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.29</w:t>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852935v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine monitoring campaign in France and French overseas departments: more than 10 000 datasets from grab and passive sampling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bocquene</w:t>
+                <w:t xml:space="preserve">Methods for sampling biogas and biomethane for assessment of the gas chemical and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Arrhenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haleh Yaghooby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Champin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Haloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.162</w:t>
+              <w:t xml:space="preserve">International Gas Analysis Symposium &amp; Exhibition (GAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863830v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and partitioning behaviour of selected PFASs in surface water and sediment: a French nationwide survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Munoz</w:t>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Giraudel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Christine Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.366</w:t>
+              <w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852360v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical method of volatile aromatic compounds in meconium by headspace-solid-phase microextraction gas chromatography coupled to mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Morel</w:t>
+                <w:t xml:space="preserve">Molecular chemical characterization of organic aerosols using QuEChERS-like extraction approach : application to PAHs and their nitrated and oxygenated derivatives (NPAHs and OPAHs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Capillary Chromatography (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. pp.482</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855528v1</w:t>
+                <w:t xml:space="preserve">ineris-01855554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of QuEChERS approach for the analysis of polycyclic aromatic hydrocarbons in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Riem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Capillary Chromatography (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. pp.447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862422v1</w:t>
+                <w:t xml:space="preserve">ineris-01855529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular chemical characterization of organic aerosols using QuEChERS-like extraction approach : application to PAHs and their nitrated and oxygenated derivatives (NPAHs and OPAHs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
+                <w:t xml:space="preserve">Octavius : Establishment of guidelines and standard operating procedures (SOPs) regarding sampling and analyses for the monitoring of pollutants emitted in CCS process liquid and atmospheric matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Poulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Biaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chahen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12 th International Conference on Greenhouse Gas Technologies (GHGT-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Austin, United States. pp.848-862, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855554v1</w:t>
+                <w:t xml:space="preserve">ineris-01855579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of QuEChERS approach for the analysis of polycyclic aromatic hydrocarbons in sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Capillary Chromatography (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. pp.447</w:t>
+              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855529v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavius : Establishment of guidelines and standard operating procedures (SOPs) regarding sampling and analyses for the monitoring of pollutants emitted in CCS process liquid and atmospheric matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaline Fraboulet</w:t>
+                <w:t xml:space="preserve">Analytical method of volatile aromatic compounds in meconium by headspace-solid-phase microextraction gas chromatography coupled to mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chahen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th International Conference on Greenhouse Gas Technologies (GHGT-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th International Symposium on Capillary Chromatography (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. pp.482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855579v1</w:t>
+                <w:t xml:space="preserve">ineris-01855528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabens in water and sediment: occurrence in river and lakes in different rural and urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Dulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11150,90 +11146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substances émergentes dans les eaux des départements d'Outre-mer (DOM) : focus sur les pesticides de Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Dulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11269,1612 +11265,1737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode SPE/LC/MS/MS pour l'analyse de 32 composés (métabolites de BTEX, pesticides et métabolites associés) dans le méconium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Cabooter</w:t>
+                <w:t xml:space="preserve">Spatial distribution and partitioning behaviour of selected PFASs in surface water and sediment: a French nationwide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Francophone des Sciences Séparatives (SEP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971190v1</w:t>
+                <w:t xml:space="preserve">ineris-01852360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical method of volatile aromatic compounds in water and meconium by HSSPME/GC/MS: influence of matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Meyer</w:t>
+                <w:t xml:space="preserve">Realistic assessment of the effects of bisphenol A on a fish population in ecosystemic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulwen de Kermoysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lonjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971152v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de deux méthodes pour l'analyse de composés organiques volatils, de pesticides et des métabolites associés dans le méconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">21. Congrès de la Société Française de Toxicologie Analytique (SFTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103901v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUECHERS (quick easy cheap effective rugged and safe) like extraction procedures as an alternative for the analysis of PAHS and PAH derivatives (NPAHS, OPAHS, CL-PAHS)) in particulate ambient air and emission samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées internationales de toxicologie</w:t>
+              <w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971203v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic assessment of the effects of bisphenol A on a fish population in ecosystemic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lonjaret</w:t>
+                <w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. journées internationales de toxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971144v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de deux méthodes pour l'analyse de composés organiques volatils, de pesticides et des métabolites associés dans le méconium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+                <w:t xml:space="preserve">Analytical method of volatile aromatic compounds in water and meconium by HSSPME/GC/MS: influence of matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congrès de la Société Française de Toxicologie Analytique (SFTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971191v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Willemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water monitoring of emerging pesticides in France : Organization of a screening study from prioritization to measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of QuEChERS based methodology for the analysis of pesticides in sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EuCheMS International conference on chemistry and the environment (ICCE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of QuEchers approach for the analysis of polybromodiphenylether in sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une méthode SPE/LC/MS/MS pour l'analyse de 32 composés (métabolites de BTEX, pesticides et métabolites associés) dans le méconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Cabooter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. International Symposium on Capillary Chromatography (ISCC) / 9. GCxGC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Francophone des Sciences Séparatives (SEP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970986v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of air and dust sampling methods for quantitative measurements of polybromated diphenyl ethers (PBDEs) in offices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Queron</w:t>
+                <w:t xml:space="preserve">Interest and capabilities for monitoring pesticides in surface water : experience from French Watch List (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Durif</w:t>
+                <w:t xml:space="preserve">Arnaud Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference Healthy Buildings (HB2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. pp.NC</w:t>
+              <w:t xml:space="preserve">7. European Conference on Pesticides and Related Organic Micropollutants in the Environment - 13. Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973678v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and capabilities for monitoring pesticides in surface water : experience from French Watch List (2011)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Dulio</w:t>
+                <w:t xml:space="preserve">Development of air and dust sampling methods for quantitative measurements of polybromated diphenyl ethers (PBDEs) in offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Queron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boivin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Pesticides and Related Organic Micropollutants in the Environment - 13. Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">10. International Conference Healthy Buildings (HB2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971062v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of QuEchers approach for the analysis of polybromodiphenylether in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36. International Symposium on Capillary Chromatography (ISCC) / 9. GCxGC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a single biofilm extraction method for non-target analysis and bioassays to monitor wastewater micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12893,517 +13014,517 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How solid phase extraction conditions affect suspect and non-target screening for the evaluation of surface water contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International conference on Emerging Contaminants 2018 (EmCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-target screening and environmental specimen banking: French perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardy Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Specimen Banks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bilbao, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French collaborative study to evaluate the impact of acquisition workflow with LC-HRMS on environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardy Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13413,91 +13534,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et développement de méthodologies analytiques pour la mesure de composés organiques dans le domaine de l’environnement et de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13507,778 +13628,778 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité de la technique de &amp;quot;screening non ciblé&amp;quot; pour la surveillance prospective. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BRGM/RP-70108-FR, Bureau de recherches géologiques et minières (BRGM); INERIS; IRSTEA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des temps de rétention chromatographique dans le cadre de l'analyse non-ciblée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison et impact de différentes méthodes d’extraction d’eau sur l’analyse non ciblée par chromatographie liquide couplée à la spectrométrie de masse haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leonco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Bride</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">INERIS; IRSTEA. 2019</w:t>
+                <w:t xml:space="preserve">Charlotte Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Aquaref - INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04346640v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et impact de différentes méthodes d’extraction d’eau sur l’analyse non ciblée par chromatographie liquide couplée à la spectrométrie de masse haute résolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction des temps de rétention chromatographique dans le cadre de l'analyse non-ciblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Aquaref - INRAE. 2019</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INERIS; IRSTEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03126711v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des temps de rétention chromatographique dans le cadre de l'analyse non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des actions européennes et nationales sur les techniques de chimie non ciblée (non-target screening)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2019, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et impact de différentes méthodes d'extraction d'eau sur l'analyse non ciblée par chromatographie liquide couplée à la spectrométrie de masse haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Léonço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSTEA; INERIS; BRGM. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille bibliographique sur les capteurs en développement (non commercialisés) pour la mesure in situ et en continu des substances réglementées DCE et des composés majeurs permettant la caractérisation globale des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId395"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14346,51 +14467,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7880C419"/>
+    <w:nsid w:val="C10F5AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14577,51 +14698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lestremau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0959-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077086961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga El Kik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04826550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haglund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Melymuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Bohlin Nizzetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04594014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272; Tadi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03962453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gago-Ferrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gil-Solsona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Arturi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.116944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Arrhenius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Buker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adrien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Masri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01399d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Rostkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Thomaidis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01615-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Yaghooby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rosell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.06.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSX4SK97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.02.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldanza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer-Monath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.02.058" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mayhoub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deguines" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-014-0277-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01064967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7836-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8243-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Choikhet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dittmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Desmet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7774-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7760-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3089-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Corneliu Duca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349389v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349417v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Tadic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brienza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pe&#241;a-Herrera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baaloudj" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04417007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Degrendele" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607527v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dulio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leonco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01622726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853601v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853090v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854251v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chahen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimstvedt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schallert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.01.026" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852997v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Haloua" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852935v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863830v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abarnou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquene" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852360v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraudel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855554v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855529v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poulleau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852369v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Galvani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-0078(14)70097-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Olive" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971190v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971152v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971231v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971144v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehira Akrour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992479v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cruz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971185v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970986v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973678v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971062v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01731013v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01578332v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy Fontan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519993v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854743v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346607v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coureau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346640v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bride" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126711v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609343v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bride" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609342v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607073v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lestremau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0959-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077086961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga El Kik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04594014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272; Tadi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04826550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haglund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Melymuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Bohlin Nizzetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177639" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03962453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gago-Ferrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gil-Solsona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Arturi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.116944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Arrhenius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Buker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adrien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Masri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01399d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Rostkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Thomaidis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01615-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.146" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSX4SK97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Yaghooby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rosell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.06.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.02.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldanza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer-Monath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.02.058" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01064967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7836-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mayhoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deguines" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-014-0277-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8243-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Choikhet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dittmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Desmet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7760-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7774-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3089-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Corneliu Duca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349417v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792378v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792391v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790101v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Tadic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brienza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pe&#241;a-Herrera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baaloudj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04417007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Degrendele" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dulio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01622726v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leonco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853601v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853616v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604502v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chahen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimstvedt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schallert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.01.026" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863830v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abarnou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquene" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852997v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Haloua" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855554v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855529v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riem" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poulleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.095" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852369v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Galvani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-0078(14)70097-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Olive" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852360v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraudel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971144v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehira Akrour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971191v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971231v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971152v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992479v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cruz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971185v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971190v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971062v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973678v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970986v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01731013v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01578332v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy Fontan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519993v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854743v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346607v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coureau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126711v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346640v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bride" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609343v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bride" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346625v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607073v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>