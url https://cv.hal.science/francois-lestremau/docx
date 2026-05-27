--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -608,727 +608,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic approach for enhanced wastewater treatment: Harnessing the potential of bioelectrochemical systems in integration with anaerobic membrane bioreactors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive characterization of European house dust contaminants: Concentrations and profiles, geographical variability, and implications for chemical regulation and health risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Heran</w:t>
+                <w:t xml:space="preserve">Peter Haglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Covaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Melymuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernilla Bohlin Nizzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113162⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594014v1</w:t>
+                <w:t xml:space="preserve">hal-04826550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-wide monitoring campaign of 49 biocides and surfactants in surface waters and wastewaters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Le Gall</w:t>
+                <w:t xml:space="preserve">Synergistic approach for enhanced wastewater treatment: Harnessing the potential of bioelectrochemical systems in integration with anaerobic membrane bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga El Kik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.113162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723860v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noblet</w:t>
+                <w:t xml:space="preserve">Nation-wide monitoring campaign of 49 biocides and surfactants in surface waters and wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449562v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially saturated vertical surface flow constructed wetland for emerging contaminants and antibiotic resistance genes removal from wastewater: The effect of bioaugmentation with Trichoderma.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Cerqueira</w:t>
+                <w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112128⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.141242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443110v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of European house dust contaminants: Concentrations and profiles, geographical variability, and implications for chemical regulation and health risk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partially saturated vertical surface flow constructed wetland for emerging contaminants and antibiotic resistance genes removal from wastewater: The effect of bioaugmentation with Trichoderma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Covaci</w:t>
+                <w:t xml:space="preserve">Đ Tadić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Melymuk</w:t>
+                <w:t xml:space="preserve">F Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernilla Bohlin Nizzetto</w:t>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 957, pp.177639. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.112128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.112128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826550v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a harmonized identification scoring system in LC-HRMS/MS based non-target screening (NTS) of emerging contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,961 +1676,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t>
+                <w:t xml:space="preserve">Ultrasound-assisted sample preparation for simultaneous extraction of anionic, cationic and non-ionic surfactants in sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Regrain</w:t>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Guedda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Maëva Fieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.123220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03218244v1</w:t>
+                <w:t xml:space="preserve">hal-03520460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Advanced Oxidation of Carbamazepine: Mechanism and optimal operating conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Feijoo</w:t>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadreza Kamali</w:t>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quynh-Khoa Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 446, Part 3, pp.137114. </w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.137114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684109v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03218244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted sample preparation for simultaneous extraction of anionic, cationic and non-ionic surfactants in sediment</w:t>
+                <w:t xml:space="preserve">Electrochemical Advanced Oxidation of Carbamazepine: Mechanism and optimal operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Wiest</w:t>
+                <w:t xml:space="preserve">Sara Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Giroud</w:t>
+                <w:t xml:space="preserve">Mohammadreza Kamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Fieu</w:t>
+                <w:t xml:space="preserve">Quynh-Khoa Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.123220. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446, Part 3, pp.137114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.137114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520460v1</w:t>
+                <w:t xml:space="preserve">hal-03684109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-family offline SPE LC-MS/MS analytical method for anionic, cationic and non-ionic surfactants quantification in surface water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122441⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209496v1</w:t>
+                <w:t xml:space="preserve">hal-03326745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Candido</w:t>
+                <w:t xml:space="preserve">A multi-family offline SPE LC-MS/MS analytical method for anionic, cationic and non-ionic surfactants quantification in surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202106043⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.122441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274374v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spectrométrie de masse haute résolution pour la recherche de micropolluants organiques dans l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caudeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Regrain</w:t>
+                <w:t xml:space="preserve">Virginie Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tognet</w:t>
+                <w:t xml:space="preserve">Patrick Candido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Bonnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chachignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202106043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03266904v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lemire</w:t>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pin</w:t>
+                <w:t xml:space="preserve">Frederic Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326745v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03266904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods for the determination of oil carryover from CNG/biomethane refueling stations recovered in a solvent</w:t>
               </w:r>
@@ -2897,77 +2897,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strength in numbers: comprehensive characterization of house dust using complementary mass spectrometric techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Rostkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Haglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Aalizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikiforos Alygizakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Thomaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,575 +3120,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-02044857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence survey and spatial distribution of perfluoroalkyl and polyfluoroalkyl surfactants in groundwater, surface water, and sediments from tropical environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suitability of vessels and adsorbents for the short-term storage of biogas/biomethane for the determination of impurities - Siloxanes, sulfur compounds, halogenated hydrocarbons, BTEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Arrhenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Haleh Yaghooby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Botta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Lars Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lopez</w:t>
+                <w:t xml:space="preserve">Olivier Buker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Culleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.146⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849629v1</w:t>
+                <w:t xml:space="preserve">ineris-01853472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of vessels and adsorbents for the short-term storage of biogas/biomethane for the determination of impurities - Siloxanes, sulfur compounds, halogenated hydrocarbons, BTEX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence survey and spatial distribution of perfluoroalkyl and polyfluoroalkyl surfactants in groundwater, surface water, and sediments from tropical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haleh Yaghooby</w:t>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Rosell</w:t>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Buker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucy Culleton</w:t>
+                <w:t xml:space="preserve">Benjamin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607, pp.243 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2017.06.025⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853472v1</w:t>
+                <w:t xml:space="preserve">hal-01849629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of zwitterionic, cationic, and anionic poly- and perfluoroalkyl surfactants in sediments by liquid chromatography polarity-switching electrospray ionization coupled to high resolution mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Vo Duy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.02.021⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862934v1</w:t>
+                <w:t xml:space="preserve">ineris-01862928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desmots</w:t>
+                <w:t xml:space="preserve">Analysis of zwitterionic, cationic, and anionic poly- and perfluoroalkyl surfactants in sediments by liquid chromatography polarity-switching electrospray ionization coupled to high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le Grand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.447-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862928v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of background concentrations of organometallic compounds (methylmercury, ethyllead and butyl- and phenyltin) in French aquatic environments</w:t>
               </w:r>
@@ -3808,77 +3808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and partitioning behavior of selected poly- and perfluoroalkyl substances in freshwater ecosystems : A French nationwide survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4089,51 +4089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of BTEX and chlorinated solvents in meconium by headspace-solid-phase microextraction gas chromatography coupled with mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4747,77 +4747,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of cis-permethrin, trans-permethrin and associated metabolites in rat blood and organs by gas chromatography–ion trap mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A national reconnaissance for selected organic micropollutants in sediments on French territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, 19, pp.11370-11379. </w:t>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Mayhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu-Corneliu Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,285 +5492,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a quantification method for the analysis of malodorous sulphur compounds in gaseous industrial effluents by solid-phase microextraction and gas chromatography–pulsed flame photometric detection</w:t>
+                <w:t xml:space="preserve">Evaluation of Solid-Phase Microextraction for Time-Weighted Average Sampling of Volatile Sulfur Compounds at ppb Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fräs Annika T. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 999 (1-2), pp.71-80. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 75 (11), pp.2626-2632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00328-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac034124g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664749v1</w:t>
+                <w:t xml:space="preserve">hal-04664982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Solid-Phase Microextraction for Time-Weighted Average Sampling of Volatile Sulfur Compounds at ppb Concentrations</w:t>
+                <w:t xml:space="preserve">Development of a quantification method for the analysis of malodorous sulphur compounds in gaseous industrial effluents by solid-phase microextraction and gas chromatography–pulsed flame photometric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fräs Annika T. Andersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">Jean-Claude Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 75 (11), pp.2626-2632. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 999 (1-2), pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac034124g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00328-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664982v1</w:t>
+                <w:t xml:space="preserve">hal-04664749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of artefacts during air analysis of volatile amines by solid-phase micro extraction</w:t>
               </w:r>
@@ -5943,619 +5943,628 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEPTP 2026 - 11th International Conference on Environmental Pollution, Treatment and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/iceptp26.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Heran</w:t>
+                <w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IWA-ASPIRE Confrence and Water New Zealand Conference and Expo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349417v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Performances of a Biofilm-Based Passive Sampler to Monitor Micropollutants in Wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Removal and Quantification of Trace Micropollutants in Complex Effluents by Boron-Doped Diamond Electrooxidation</w:t>
+                <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSChE 2025 - Canadian Chemical Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">10th IWA-ASPIRE Confrence and Water New Zealand Conference and Expo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349389v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Advanced Removal and Quantification of Trace Micropollutants in Complex Effluents by Boron-Doped Diamond Electrooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga El Kik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zaviska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">CSChE 2025 - Canadian Chemical Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350476v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6564,123 +6573,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA 2024 - 18th IWA World Conference on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Biological Treatment and Electro-Oxidation in an Anaerobic Biomass Membrane Bioreactor for Innovative and Integrating Urban Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6689,123 +6698,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWRR 2024 - the International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergie entre le Traitement Biologique et l'Électro-oxydation dans un Bioréacteur à Membrane pour une Approche Innovante et Intégrée du Traitement de micropolluants organiques d’Eaux Usées Urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6814,123 +6823,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024 - 19e Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Biological Treatment And Electro-Oxidation In A Membrane Bioreactor For An Integrated Solution To Urban Wastewater Treatment, Particularly Targeting Micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga El Kik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6939,646 +6948,646 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zaviska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSIC 2024 - 4th Congress of the African Membrane Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Addis Ababa, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Solutions for Wastewater Reclamation: Harnessing Trichoderma Bioinoculants for Micropollutant Removal in Constructed Wetlands and Agricultural Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorde Tadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Peña-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baaloudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+                <w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albinet Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
+              <w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426422v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04164803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Noblet</w:t>
+                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04164803v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential toxicological potential of the main sources contributing to the particle pollution events observed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd El Rahman El Mais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Degrendele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V International Conference on Atmospheric Dust (DUST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,1920 +7606,1920 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-Wide Monitoring Campaign of 53 Contaminants of Emergent Concern in Surface Waters and Sediment (EMNAT 2018): Occurrence and PNEC Exceedance Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Per- and Polyfluoroalkyl Substances (PFAS) in Surface Sediments: Occurrence, Patterns, Non-Physical Drivers and Contribution of Unidentified Precursors in French Aquatic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Macorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03273938v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03273956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per- and Polyfluoroalkyl Substances (PFAS) in Surface Sediments: Occurrence, Patterns, Non-Physical Drivers and Contribution of Unidentified Precursors in French Aquatic Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Nation-Wide Monitoring Campaign of 53 Contaminants of Emergent Concern in Surface Waters and Sediment (EMNAT 2018): Occurrence and PNEC Exceedance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03273956v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03273938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t>
+                <w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03236293v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03236295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t>
+                <w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03236295v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03236293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Framework Design to sustain integration of non-target screening into French national water monitoring programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lardy-Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurachem 2019 Workshop "Validation of targeted and non-targeted methods of analysis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement et actions d'AQUAREF sur l'analyse non ciblée pour la surveillance des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Améliorer le diagnostic des polluants organiques environnementaux : mise en oeuvre d'approches d'analyses non-ciblées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants émergents : des campagnes prospectives à la surveillance réglementaire, les actions du laboratoire national de référence AQUAREF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">A French collaborative study to evaluate the impact of acquisition workflow with LC-HRMS on environmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lardy-Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque du Réseau Public Contaminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622726v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes approches pour l’analyse multi-résidus d’une large gamme de polluants organiques dans les milieux aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polluants émergents : des campagnes prospectives à la surveillance réglementaire, les actions du laboratoire national de référence AQUAREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Leonco</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès Francophone sur les Sciences Séparatives et les couplages de l'AFSEP (SEP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Colloque du Réseau Public Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853444v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles stratégies de surveillance ? La contribution d’Aquaref</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de différentes approches pour l’analyse multi-résidus d’une large gamme de polluants organiques dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leonco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Dulio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "10 ans d'Aquaref"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Congrès Francophone sur les Sciences Séparatives et les couplages de l'AFSEP (SEP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853601v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French collaborative study to evaluate the impact of acquisition workflow with LC-HRMS on environmental data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Vers de nouvelles stratégies de surveillance ? La contribution d’Aquaref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Colloque "10 ans d'Aquaref"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853616v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of pharmaceuticals in aquatic environments on a national scale in France and french overseas departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of zwitterionic, cationic, and anionic fluoroalkylated surfactants in sediments by liquid chromatography polarity-switching electrospray ionization coupled to Orbitrap mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Vo Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of solid phase extraction technique for the preconcentration of a wide range of environemental polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Leonco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9538,3464 +9547,3464 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium On Advances In Extraction Technologies (ExTech 2016) &amp; 22nd International Symposium On Separation Sciences (ISSS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polluants émergents : des campagnes prospectives à la surveillance réglementaire, les actions du laboratoire national de référence AQUAREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF : "Les polluants émergents : de nouveaux défis pour la gestion des eaux souterraines ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round Robin tests on nitrosamines analysis in the effluents of a CO2 capture pilot plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaline Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grimstvedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schallert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trondheim Conference on CO2 Capture, Transport and Storage (TCCS-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Trondheim, Norway. pp.252-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2016.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental occurrence and exposure of 182 POPs and pseudo-POPs in surface water in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.29</w:t>
+              <w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852935v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine monitoring campaign in France and French overseas departments: more than 10 000 datasets from grab and passive sampling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Champin</w:t>
+                <w:t xml:space="preserve">Methods for sampling biogas and biomethane for assessment of the gas chemical and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Arrhenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haleh Yaghooby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Haloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.162</w:t>
+              <w:t xml:space="preserve">International Gas Analysis Symposium &amp; Exhibition (GAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863830v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for sampling biogas and biomethane for assessment of the gas chemical and physical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haleh Yaghooby</w:t>
+                <w:t xml:space="preserve">Environmental occurrence and exposure of 182 POPs and pseudo-POPs in surface water in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Haloua</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Gas Analysis Symposium &amp; Exhibition (GAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852997v1</w:t>
+                <w:t xml:space="preserve">ineris-01852935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine monitoring campaign in France and French overseas departments: more than 10 000 datasets from grab and passive sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">A. Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+                <w:t xml:space="preserve">G. Bocquene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Feray</w:t>
+                <w:t xml:space="preserve">M. Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852918v1</w:t>
+                <w:t xml:space="preserve">ineris-01863830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular chemical characterization of organic aerosols using QuEChERS-like extraction approach : application to PAHs and their nitrated and oxygenated derivatives (NPAHs and OPAHs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
+                <w:t xml:space="preserve">Spatial distribution and partitioning behaviour of selected PFASs in surface water and sediment: a French nationwide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855554v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of QuEChERS approach for the analysis of polycyclic aromatic hydrocarbons in sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular chemical characterization of organic aerosols using QuEChERS-like extraction approach : application to PAHs and their nitrated and oxygenated derivatives (NPAHs and OPAHs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riem</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Capillary Chromatography (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. pp.447</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855529v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavius : Establishment of guidelines and standard operating procedures (SOPs) regarding sampling and analyses for the monitoring of pollutants emitted in CCS process liquid and atmospheric matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of QuEChERS approach for the analysis of polycyclic aromatic hydrocarbons in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chahen</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th International Conference on Greenhouse Gas Technologies (GHGT-12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th International Symposium on Capillary Chromatography (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. pp.447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855579v1</w:t>
+                <w:t xml:space="preserve">ineris-01855529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Dulio</w:t>
+                <w:t xml:space="preserve">Octavius : Establishment of guidelines and standard operating procedures (SOPs) regarding sampling and analyses for the monitoring of pollutants emitted in CCS process liquid and atmospheric matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Poulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Biaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chahen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12 th International Conference on Greenhouse Gas Technologies (GHGT-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Austin, United States. pp.848-862, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862422v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical method of volatile aromatic compounds in meconium by headspace-solid-phase microextraction gas chromatography coupled to mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Morel</w:t>
+                <w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Capillary Chromatography (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. pp.482</w:t>
+              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855528v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabens in water and sediment: occurrence in river and lakes in different rural and urban environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valeria Dulio</w:t>
+                <w:t xml:space="preserve">Analytical method of volatile aromatic compounds in meconium by headspace-solid-phase microextraction gas chromatography coupled to mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.37</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Capillary Chromatography (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. pp.482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862417v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of fetal exposure to environmental pollutants by quantification of volatile organic compounds, pesticides and associated metabolites in meconium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouget</w:t>
+                <w:t xml:space="preserve">Parabens in water and sediment: occurrence in river and lakes in different rural and urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical clinical and forensic toxicology international meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-0078(14)70097-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852369v1</w:t>
+                <w:t xml:space="preserve">ineris-01862417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substances émergentes dans les eaux des départements d'Outre-mer (DOM) : focus sur les pesticides de Martinique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Dulio</w:t>
+                <w:t xml:space="preserve">Evaluation of fetal exposure to environmental pollutants by quantification of volatile organic compounds, pesticides and associated metabolites in meconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical clinical and forensic toxicology international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France. pp.S45-S46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-0078(14)70097-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852371v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and partitioning behaviour of selected PFASs in surface water and sediment: a French nationwide survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Substances émergentes dans les eaux des départements d'Outre-mer (DOM) : focus sur les pesticides de Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.366</w:t>
+              <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Schoelcher, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852360v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic assessment of the effects of bisphenol A on a fish population in ecosystemic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lonjaret</w:t>
+                <w:t xml:space="preserve">Développement d'une méthode SPE/LC/MS/MS pour l'analyse de 32 composés (métabolites de BTEX, pesticides et métabolites associés) dans le méconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Cabooter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Francophone des Sciences Séparatives (SEP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971144v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de deux méthodes pour l'analyse de composés organiques volatils, de pesticides et des métabolites associés dans le méconium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Tack</w:t>
+                <w:t xml:space="preserve">QUECHERS (quick easy cheap effective rugged and safe) like extraction procedures as an alternative for the analysis of PAHS and PAH derivatives (NPAHS, OPAHS, CL-PAHS)) in particulate ambient air and emission samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congrès de la Société Française de Toxicologie Analytique (SFTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971191v1</w:t>
+                <w:t xml:space="preserve">ineris-00971231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUECHERS (quick easy cheap effective rugged and safe) like extraction procedures as an alternative for the analysis of PAHS and PAH derivatives (NPAHS, OPAHS, CL-PAHS)) in particulate ambient air and emission samples</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Corvallis, United States</w:t>
+              <w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971231v1</w:t>
+                <w:t xml:space="preserve">hal-01103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Lestremau</w:t>
+                <w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t>
+              <w:t xml:space="preserve">5. journées internationales de toxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103901v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Realistic assessment of the effects of bisphenol A on a fish population in ecosystemic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulwen de Kermoysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehira Akrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lonjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées internationales de toxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971203v1</w:t>
+                <w:t xml:space="preserve">ineris-00971144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical method of volatile aromatic compounds in water and meconium by HSSPME/GC/MS: influence of matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Meyer</w:t>
+                <w:t xml:space="preserve">Développement de deux méthodes pour l'analyse de composés organiques volatils, de pesticides et des métabolites associés dans le méconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyer-Monath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">21. Congrès de la Société Française de Toxicologie Analytique (SFTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971152v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical method of volatile aromatic compounds in water and meconium by HSSPME/GC/MS: influence of matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Robidel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103861v1</w:t>
+                <w:t xml:space="preserve">ineris-00971152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water monitoring of emerging pesticides in France : Organization of a screening study from prioritization to measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Cruz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+                <w:t xml:space="preserve">C. Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992479v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of QuEChERS based methodology for the analysis of pesticides in sediments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water monitoring of emerging pesticides in France : Organization of a screening study from prioritization to measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EuCheMS International conference on chemistry and the environment (ICCE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971185v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une méthode SPE/LC/MS/MS pour l'analyse de 32 composés (métabolites de BTEX, pesticides et métabolites associés) dans le méconium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of QuEChERS based methodology for the analysis of pesticides in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Francophone des Sciences Séparatives (SEP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">14. EuCheMS International conference on chemistry and the environment (ICCE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971190v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and capabilities for monitoring pesticides in surface water : experience from French Watch List (2011)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of QuEchers approach for the analysis of polybromodiphenylether in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Conference on Pesticides and Related Organic Micropollutants in the Environment - 13. Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">36. International Symposium on Capillary Chromatography (ISCC) / 9. GCxGC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971062v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of air and dust sampling methods for quantitative measurements of polybromated diphenyl ethers (PBDEs) in offices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Queron</w:t>
+                <w:t xml:space="preserve">Interest and capabilities for monitoring pesticides in surface water : experience from French Watch List (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Dulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Durif</w:t>
+                <w:t xml:space="preserve">Arnaud Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Devier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference Healthy Buildings (HB2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. pp.NC</w:t>
+              <w:t xml:space="preserve">7. European Conference on Pesticides and Related Organic Micropollutants in the Environment - 13. Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973678v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of QuEchers approach for the analysis of polybromodiphenylether in sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of air and dust sampling methods for quantitative measurements of polybromated diphenyl ethers (PBDEs) in offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Queron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Godin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. International Symposium on Capillary Chromatography (ISCC) / 9. GCxGC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">10. International Conference Healthy Buildings (HB2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970986v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a single biofilm extraction method for non-target analysis and bioassays to monitor wastewater micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13014,517 +13023,517 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How solid phase extraction conditions affect suspect and non-target screening for the evaluation of surface water contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International conference on Emerging Contaminants 2018 (EmCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-target screening and environmental specimen banking: French perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardy Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Specimen Banks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bilbao, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French collaborative study to evaluate the impact of acquisition workflow with LC-HRMS on environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardy Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16TH INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13534,91 +13543,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et développement de méthodologies analytiques pour la mesure de composés organiques dans le domaine de l’environnement et de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13628,778 +13637,778 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité de la technique de &amp;quot;screening non ciblé&amp;quot; pour la surveillance prospective. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BRGM/RP-70108-FR, Bureau de recherches géologiques et minières (BRGM); INERIS; IRSTEA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et impact de différentes méthodes d’extraction d’eau sur l’analyse non ciblée par chromatographie liquide couplée à la spectrométrie de masse haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leonco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Aquaref - INRAE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des temps de rétention chromatographique dans le cadre de l'analyse non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INERIS; IRSTEA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des temps de rétention chromatographique dans le cadre de l'analyse non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des actions européennes et nationales sur les techniques de chimie non ciblée (non-target screening)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Margoum</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Dulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2019, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et impact de différentes méthodes d'extraction d'eau sur l'analyse non ciblée par chromatographie liquide couplée à la spectrométrie de masse haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Léonço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRSTEA; INERIS; BRGM. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille bibliographique sur les capteurs en développement (non commercialisés) pour la mesure in situ et en continu des substances réglementées DCE et des composés majeurs permettant la caractérisation globale des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14467,51 +14476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10F5AC0"/>
+    <w:nsid w:val="738A3BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14698,51 +14707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lestremau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0959-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077086961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga El Kik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04594014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272; Tadi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04826550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haglund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Melymuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Bohlin Nizzetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177639" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03962453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gago-Ferrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gil-Solsona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Arturi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.116944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Arrhenius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Buker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adrien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Masri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01399d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Rostkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Thomaidis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01615-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.146" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSX4SK97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Yaghooby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rosell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.06.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.02.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldanza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer-Monath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.02.058" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01064967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7836-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mayhoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deguines" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-014-0277-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8243-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Choikhet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dittmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Desmet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7760-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7774-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3089-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Corneliu Duca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349417v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792378v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792391v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790101v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Tadic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brienza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pe&#241;a-Herrera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baaloudj" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04417007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Degrendele" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dulio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01622726v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leonco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853601v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853616v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604502v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chahen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimstvedt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schallert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.01.026" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863830v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abarnou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquene" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852997v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Haloua" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855554v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855529v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riem" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poulleau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.095" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852369v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Galvani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-0078(14)70097-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Olive" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852360v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraudel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971144v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehira Akrour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971191v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971231v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971152v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992479v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cruz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971185v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971190v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971062v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973678v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970986v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01731013v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01578332v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy Fontan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519993v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854743v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346607v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coureau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126711v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346640v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bride" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609343v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bride" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346625v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607073v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-lestremau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0959-3477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077086961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga El Kik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zaviska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04826550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haglund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Melymuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Bohlin Nizzetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04594014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272; Tadi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cerqueira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.112128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03962453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gago-Ferrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gil-Solsona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Arturi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.116944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boiteux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chachignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Arrhenius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Buker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adrien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Masri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01399d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Rostkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Aalizadeh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Thomaidis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01615-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Yaghooby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rosell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2017.06.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.146" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSX4SK97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.02.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldanza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer-Monath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Cabooter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.02.058" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01064967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7836-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tourneux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Mayhoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deguines" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12611-014-0277-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8243-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Choikhet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dittmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Desmet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7760-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7774-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3089-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Corneliu Duca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.03.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2278-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BNKK039D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#228;s Annika T. Andersson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac034124g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-816824L6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00328-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZLZ3D8B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105099K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NCMMBL6R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/iceptp26.130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349417v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05349389v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790101v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04792440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorde Tadic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Brienza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Pe&#241;a-Herrera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baaloudj" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04417007v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Degrendele" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607527v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dulio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853616v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01622726v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leonco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853601v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854268v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854187v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853090v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604502v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854251v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chahen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimstvedt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schallert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.01.026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852997v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Haloua" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852935v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863830v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abarnou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquene" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852360v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraudel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855554v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855529v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riem" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855579v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poulleau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.095" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855528v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862417v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852369v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Galvani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-0078(14)70097-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Olive" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971190v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971231v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971144v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehira Akrour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971191v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971152v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cruz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971185v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970986v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971062v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973678v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durif" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01731013v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01578332v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy Fontan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519993v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854743v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346607v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coureau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126711v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346640v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bride" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609343v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bride" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609342v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346625v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607073v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>