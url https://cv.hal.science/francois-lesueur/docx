--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1152,343 +1152,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuple-Based Access Control: a Provenance-Based Information Flow Control for Relational Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Thion</w:t>
+                <w:t xml:space="preserve">QTor: A Flexible Publish/Subscribe Peer-to-Peer Organization Based on Query Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dufromentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriam Talbi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '15 Proceedings of the 30th Annual ACM Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.507-519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192900v1</w:t>
+                <w:t xml:space="preserve">hal-01217102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTor: A Flexible Publish/Subscribe Peer-to-Peer Organization Based on Query Rewriting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+                <w:t xml:space="preserve">Information Flow Control on a Multi-Paradigm Web Application for SQL Injection Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. pp.277-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30303-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217102v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow Control on a Multi-Paradigm Web Application for SQL Injection Prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuple-Based Access Control: a Provenance-Based Information Flow Control for Relational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Talbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations &amp; Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. pp.277-285, </w:t>
+              <w:t xml:space="preserve">SAC '15 Proceedings of the 30th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2015, Salamanca, Spain. pp.2165-2170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-30303-1_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224896v1</w:t>
+                <w:t xml:space="preserve">hal-01192900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'accès tangible dans les bâtiments intelligents par suivi de flux déclaratifs</w:t>
               </w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Surdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Database and Expert Systems Applications (DEXA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.257-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Surdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'accès basé sur la provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27es journées Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rabat, Maroc. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,217 +2224,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting and Excluding Misbehaving Nodes in a P2P Network</w:t>
+                <w:t xml:space="preserve">A Sybil-Resistant Admission Control Coupling SybilGuard with Distributed Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Innovative Internet Community Systems (I2CS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Martinique</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Collaborative Peer-to-Peer Systems (COPS) 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353016v1</w:t>
+                <w:t xml:space="preserve">hal-00287700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sybil-Resistant Admission Control Coupling SybilGuard with Distributed Certification</w:t>
+                <w:t xml:space="preserve">Detecting and Excluding Misbehaving Nodes in a P2P Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Collaborative Peer-to-Peer Systems (COPS) 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">8th International Conference on Innovative Internet Community Systems (I2CS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287700v1</w:t>
+                <w:t xml:space="preserve">hal-00353016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed certification system for structured P2P networks</w:t>
               </w:r>
@@ -3199,51 +3199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben-Hassine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufromentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695758" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Congos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben-Hassine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufromentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_18" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695758" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Congos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>