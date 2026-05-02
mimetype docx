--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1152,343 +1152,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTor: A Flexible Publish/Subscribe Peer-to-Peer Organization Based on Query Rewriting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+                <w:t xml:space="preserve">Tuple-Based Access Control: a Provenance-Based Information Flow Control for Relational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '15 Proceedings of the 30th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2015, Salamanca, Spain. pp.2165-2170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217102v1</w:t>
+                <w:t xml:space="preserve">hal-01192900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Flow Control on a Multi-Paradigm Web Application for SQL Injection Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations &amp; Practice of Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. pp.277-285, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30303-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuple-Based Access Control: a Provenance-Based Information Flow Control for Relational Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Thion</w:t>
+                <w:t xml:space="preserve">QTor: A Flexible Publish/Subscribe Peer-to-Peer Organization Based on Query Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dufromentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriam Talbi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '15 Proceedings of the 30th Annual ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.507-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192900v1</w:t>
+                <w:t xml:space="preserve">hal-01217102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'accès tangible dans les bâtiments intelligents par suivi de flux déclaratifs</w:t>
               </w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Surdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Database and Expert Systems Applications (DEXA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.257-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Surdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'accès basé sur la provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27es journées Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rabat, Maroc. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,431 +2224,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sybil-Resistant Admission Control Coupling SybilGuard with Distributed Certification</w:t>
+                <w:t xml:space="preserve">A distributed certification system for structured P2P networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Collaborative Peer-to-Peer Systems (COPS) 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.40-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287700v1</w:t>
+                <w:t xml:space="preserve">hal-00287656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting and Excluding Misbehaving Nodes in a P2P Network</w:t>
+                <w:t xml:space="preserve">A Sybilproof Distributed Identity Management for P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Innovative Internet Community Systems (I2CS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Martinique</w:t>
+              <w:t xml:space="preserve">13th IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marrakesch, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353016v1</w:t>
+                <w:t xml:space="preserve">hal-00287706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed certification system for structured P2P networks</w:t>
+                <w:t xml:space="preserve">A Sybil-Resistant Admission Control Coupling SybilGuard with Distributed Certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.40-52</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Collaborative Peer-to-Peer Systems (COPS) 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287656v1</w:t>
+                <w:t xml:space="preserve">hal-00287700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sybilproof Distributed Identity Management for P2P Networks</w:t>
+                <w:t xml:space="preserve">Detecting and Excluding Misbehaving Nodes in a P2P Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Marrakesch, Morocco</w:t>
+              <w:t xml:space="preserve">8th International Conference on Innovative Internet Community Systems (I2CS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287706v1</w:t>
+                <w:t xml:space="preserve">hal-00353016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion distribuée d'identités résistante à la Sybil attack pour un réseau pair-à-pair</w:t>
+                <w:t xml:space="preserve">Contrôle d'accès distribué à un réseau pair-à-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
@@ -2675,75 +2675,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268419v1</w:t>
+                <w:t xml:space="preserve">hal-00268415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'accès distribué à un réseau pair-à-pair</w:t>
+                <w:t xml:space="preserve">Gestion distribuée d'identités résistante à la Sybil attack pour un réseau pair-à-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mé</w:t>
@@ -2770,51 +2770,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Conference on Security and Network Architectures (SARSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268415v1</w:t>
+                <w:t xml:space="preserve">hal-00268419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3199,51 +3199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben-Hassine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufromentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_18" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695758" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Congos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02918332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben-Hassine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2020.100264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3469181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ambourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528763v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dufromentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695758" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30303-1_18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2247596.2247669" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Congos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00287700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00268419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>