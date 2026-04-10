--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -378,360 +378,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
+                <w:t xml:space="preserve">A parallel implementation of a mixed multiscale domain decomposition method applied to the magnetostatic simulation of 2D electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hlioui</w:t>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laurent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.104136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213621v1</w:t>
+                <w:t xml:space="preserve">hal-04482874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel implementation of a mixed multiscale domain decomposition method applied to the magnetostatic simulation of 2D electrical machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verbeke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 235, pp.104136. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482874v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -765,90 +765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vancorsellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1033,103 +1033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78, pp.41. </w:t>
@@ -1167,64 +1167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,90 +1301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach on a mixed domain decomposition method for 2D magnetostatic simulation of electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1814,529 +1814,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Topological Reconstruction of the Sensing Coil of Fiber-Optic Gyroscope Using X-ray Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+                <w:t xml:space="preserve">Jeremie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00188-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3068605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155703v1</w:t>
+                <w:t xml:space="preserve">hal-03181983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Topological Reconstruction of the Sensing Coil of Fiber-Optic Gyroscope Using X-ray Computed Tomography</w:t>
+                <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Pillon</w:t>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Collignon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3068605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00188-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181983v1</w:t>
+                <w:t xml:space="preserve">hal-03155703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian data assimilation with Transport Map sampling and PGD model order reduction</w:t>
+                <w:t xml:space="preserve">Wall‐slab joint parameter identification of a reinforced concrete structure using possibly corrupted modal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-B. Rubio</w:t>
+                <w:t xml:space="preserve">Hugo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Louf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+                <w:t xml:space="preserve">Estelle Hervé‐secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1476/1/012004⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518164v1</w:t>
+                <w:t xml:space="preserve">hal-02374312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall‐slab joint parameter identification of a reinforced concrete structure using possibly corrupted modal data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian data assimilation with Transport Map sampling and PGD model order reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Hervé‐secourgeon</w:t>
+                <w:t xml:space="preserve">P-B. Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (1), pp.19-39. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1476, pp.012004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1476/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374312v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,77 +2413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Map sampling with PGD model reduction for fast dynamical Bayesian data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120 (4), pp.447-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2517,64 +2517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Bayesian data assimilation with data selection, correction of model bias, and on-the-fly uncertainty propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,77 +2621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast model updating coupling Bayesian inference and PGD model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (6), pp.1485-1509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3404,51 +3404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3489,235 +3489,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast validation of stochastic structural models using a PGD reduction scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust CRE-based approach for model updating using in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Champaney</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689627v1</w:t>
+                <w:t xml:space="preserve">hal-01647864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust CRE-based approach for model updating using in situ measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast validation of stochastic structural models using a PGD reduction scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Le Noac’h</w:t>
+                <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129, pp.63-73. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70-71, pp.44 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647864v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time validation of mechanical models coupling PGD and constitutive relation error</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (4), pp.861-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3858,51 +3858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (5), pp.775 - 784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,51 +3962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4170,51 +4170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of stochastic linear structural dynamics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,51 +4265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updating method for structural dynamics models with uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,168 +4692,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Foulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Fouquet</w:t>
+                <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220984v1</w:t>
+                <w:t xml:space="preserve">hal-05392656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multiéchelle avec modèles réduits pour le calcul de problèmes paramétrés fortement couplés en thermo-poroélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4895,264 +4895,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Foulatier</w:t>
+                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Scanff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392656v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
@@ -5410,64 +5410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5529,260 +5529,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213577v1</w:t>
+                <w:t xml:space="preserve">hal-04129718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129718v1</w:t>
+                <w:t xml:space="preserve">hal-04213577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champs de déformation par interrogation optique OFDR</w:t>
               </w:r>
@@ -5893,90 +5893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6040,51 +6040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Homogenized Thermomechanical Model for the Optimized Design of Fiber Optic Gyroscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,90 +6148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle d'une méthode de décomposition de domaine mixte pour la simulation magnétostatique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6375,536 +6375,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations dans une bobine de fibre optique sous vibrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+                <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753984v1</w:t>
+                <w:t xml:space="preserve">hal-03818875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of strain distribution in optical fiber coils</w:t>
+                <w:t xml:space="preserve">Analysis on the phase noise degradation of an optoelectronic oscillator submitted to vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, Technical Digest Series (Optica Publishing Group, 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Jose, California, United States</w:t>
+              <w:t xml:space="preserve">MicroWave Photonics (MWP), 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753979v1</w:t>
+                <w:t xml:space="preserve">hal-03825307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the phase noise degradation of an optoelectronic oscillator submitted to vibrations</w:t>
+                <w:t xml:space="preserve">Mesure de déformations dans une bobine de fibre optique sous vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Leguillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroWave Photonics (MWP), 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825307v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Dynamic monitoring of strain distribution in optical fiber coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arpison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, Technical Digest Series (Optica Publishing Group, 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818875v1</w:t>
+                <w:t xml:space="preserve">hal-03753979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study on the phase noise of an optoelectronic oscillator submitted to vibrations</w:t>
               </w:r>
@@ -7143,342 +7143,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de l’impact des vibrations sur le bruit de phase des oscillateurs optoélectroniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loic Morvan</w:t>
+                <w:t xml:space="preserve">Railway Vehicle/Track Interaction: Effect of Track Irregularities On Mechanical Stress Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saussine Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM 2021 - Journée du Club Optique Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539002v1</w:t>
+                <w:t xml:space="preserve">hal-03104534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Railway Vehicle/Track Interaction: Effect of Track Irregularities On Mechanical Stress Prediction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Dadié</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale de l’impact des vibrations sur le bruit de phase des oscillateurs optoélectroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saussine Gilles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">JCOM 2021 - Journée du Club Optique Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104534v1</w:t>
+                <w:t xml:space="preserve">hal-03539002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magneto-static simulation of rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7497,476 +7497,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study of a railway track subjected to moving loads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+                <w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.W4.83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986262v1</w:t>
+                <w:t xml:space="preserve">hal-04486657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UQ, Univ. Paris-Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Bayesian data assimilation with data-based model enrichment for the monitoring of damage in concrete structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+                <w:t xml:space="preserve">Dynamic study of a railway track subjected to moving loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAFE 2020 - 3rd International Conference on Computational Engineering and Science for Safety and Environmental Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Streamed from Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484405v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Bayesian data assimilation with data-based model enrichment for the monitoring of damage in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPSAFE 2020 - 3rd International Conference on Computational Engineering and Science for Safety and Environmental Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Kobe, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04486657v1</w:t>
+                <w:t xml:space="preserve">hal-02484405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
               </w:r>
@@ -8077,64 +8077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Bayesian data assimilation with on-the-fly correction of model bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8166,437 +8166,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Baeysian data assimilation with data-based model enrichment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélioration des règles de calcul de la vitesse de circulation des matériels roulants ferroviaires en fonction des caractéristiques de la voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataBEST 2019 - 2nd International Workshop on Data-Based Engineering Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081170v1</w:t>
+                <w:t xml:space="preserve">hal-02496383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Model Updating approach for shear-wall slab connections subjected to dynamical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time stochastic data assimilation using PGD: application to damageable structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTECH 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des règles de calcul de la vitesse de circulation des matériels roulants ferroviaires en fonction des caractéristiques de la voie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Baeysian data assimilation with data-based model enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">DataBEST 2019 - 2nd International Workshop on Data-Based Engineering Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496383v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance thermique de l'indice de réfraction d'une fibre optique à deux revêtements</w:t>
               </w:r>
@@ -8608,51 +8608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérmie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8707,77 +8707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonage par Transport Maps avec réduction de modèle PGD pour l’assimilation rapide de données par inférence Bayesienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8796,368 +8796,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport maps sampling with PGD model reduction for real-time Bayesian data assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Assimilation de données par inférence Bayésienne et réduction de modèle PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2019 - 9th International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres franciliennes de mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081172v1</w:t>
+                <w:t xml:space="preserve">hal-02157048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des données en temps réel par inférence bayesienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Transport maps sampling with PGD model reduction for real-time Bayesian data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "temps réel" du GDR AMORE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2019 - 9th International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018685v1</w:t>
+                <w:t xml:space="preserve">hal-02081172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données par inférence Bayésienne et réduction de modèle PGD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Assimilation des données en temps réel par inférence bayesienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres franciliennes de mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "temps réel" du GDR AMORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157048v1</w:t>
+                <w:t xml:space="preserve">hal-02018685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation using Bayesian inference and PGD model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering - UNCECOMP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9234,51 +9234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9647,252 +9647,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proper Generalized Decomposition Approach for Low Frequency Dynamic Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation Géométrique d'une Machine à Commutation de Flux à Aimants Permanents en utilisant un Modèle Analytique Magnéto-Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nargil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Ojeda Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mininger Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696439v1</w:t>
+                <w:t xml:space="preserve">hal-01065346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Géométrique d'une Machine à Commutation de Flux à Aimants Permanents en utilisant un Modèle Analytique Magnéto-Acoustique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Proper Generalized Decomposition Approach for Low Frequency Dynamic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ojeda Javier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">P. Nargil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.106.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065346v1</w:t>
+                <w:t xml:space="preserve">hal-01696439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
               </w:r>
@@ -10513,51 +10513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10725,51 +10725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage de modèles à partir de mesures in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10814,165 +10814,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updating method of structural dynamics models with uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Dynamics ICED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Carvoeiro, Algarve, Portugal. pp.CDRom</w:t>
+              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487934v1</w:t>
+                <w:t xml:space="preserve">hal-00258656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la théorie des méconnaissances en élasticité anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10987,221 +11013,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">An updating method of structural dynamics models with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Dynamics ICED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Carvoeiro, Algarve, Portugal. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258656v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of stochastic structural dynamics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11252,51 +11252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict bounds for computed stress intensity factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11366,90 +11366,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magnetostatic simulation of rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields COMPUMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, online, France. pp.PB-A1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11474,103 +11474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t>
@@ -11735,64 +11735,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-fly Bayesian data assimilation using Transport Map sampling and PGD reduced models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12154,51 +12154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Molu&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3557251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00314-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ruda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3213190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arpison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ghorbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187521" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103826" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Moueddeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dadi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5020019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Baptiste Rubio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00188-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3068605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-B. Rubio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V4-N2-152-162" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.11.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1575-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosenzveig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359952" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2272282" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.04.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0850-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19C392817245A28CD28AD4BA760E5E064024AF31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gouttebroze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/6/065001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Combe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00200-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PXP19KQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauquel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;baut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croquelois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219543v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charliac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghobrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850803" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saussine Gilles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986262v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rmie Pillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157048v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audebert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daouk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nargil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696439v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nargil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.161" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350313" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haerens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504163v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101778v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538690v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Foulatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Junker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Molu&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3557251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00314-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ruda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3213190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arpison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ghorbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187521" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103826" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Moueddeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dadi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5020019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3068605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Baptiste Rubio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00188-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-B. Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V4-N2-152-162" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.11.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1575-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosenzveig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359952" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2272282" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.04.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0850-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19C392817245A28CD28AD4BA760E5E064024AF31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gouttebroze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/6/065001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Combe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00200-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PXP19KQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauquel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;baut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croquelois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charliac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghobrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850803" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saussine Gilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539002v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rmie Pillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audebert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daouk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nargil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nargil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.161" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350313" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haerens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101778v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538690v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Foulatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Junker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>