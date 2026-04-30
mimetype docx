--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -378,1211 +378,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel implementation of a mixed multiscale domain decomposition method applied to the magnetostatic simulation of 2D electrical machines</w:t>
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104136⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482874v1</w:t>
+                <w:t xml:space="preserve">hal-04213621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hlioui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213621v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+                <w:t xml:space="preserve">A parallel implementation of a mixed multiscale domain decomposition method applied to the magnetostatic simulation of 2D electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hlioui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.104136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634402v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Vancorsellis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024477v2</w:t>
+                <w:t xml:space="preserve">hal-04361240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of High-Speed Electric Machines for Electric Vehicles: A Case Study of 100 kW V-Shaped Interior PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha El Hajji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/machines11010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancorsellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78, pp.41. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361240v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Hlioui</w:t>
+                <w:t xml:space="preserve">First approach on a mixed domain decomposition method for 2D magnetostatic simulation of electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3213190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876090v1</w:t>
+                <w:t xml:space="preserve">hal-03811721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach on a mixed domain decomposition method for 2D magnetostatic simulation of electrical machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">An Efficient Numerical Model to Predict the Mechanical Response of a Railway Track in the Low-Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3213190⟩</w:t>
+              <w:t xml:space="preserve">Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.326-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vibration5020019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811721v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed strain sensing inside a fiber coil under vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arpison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (18), pp.6280-6287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2022.3187521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of the effects of homogeneous thermal field induced in the sensing coil of a fiber-optic gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1604,237 +1604,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 212, pp.103826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2022.103826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Numerical Model to Predict the Mechanical Response of a Railway Track in the Low-Frequency Range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Dadié</w:t>
+                <w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+                <w:t xml:space="preserve">Pierre Duysinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (2), pp.326-343. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (12), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vibration5020019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679552v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Topological Reconstruction of the Sensing Coil of Fiber-Optic Gyroscope Using X-ray Computed Tomography</w:t>
               </w:r>
@@ -1859,64 +1859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
@@ -2279,103 +2279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Transport - Development and integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (2), pp.152 - 162. </w:t>
@@ -2725,51 +2725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the dynamic behavior of a bolted joint under heavy loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,90 +3118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Optimization of a Linear Actuator for a Two-Stage Valve Tappet in an Automotive Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (10), pp.4441 - 4448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,90 +3248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Computational-cost determination of Vibrational Behavior: Application to Five-phase Flux-Switching Permanent-Magnet Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, PP (99), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,90 +3378,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Approach for Mechanical Resonance Frequencies of High-Speed Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (6), pp.3081 - 3088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3489,235 +3489,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust CRE-based approach for model updating using in situ measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast validation of stochastic structural models using a PGD reduction scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Etienne Charbonnel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ch. Le Noac’h</w:t>
+                <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.002⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70-71, pp.44 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647864v1</w:t>
+                <w:t xml:space="preserve">hal-01689627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast validation of stochastic structural models using a PGD reduction scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust CRE-based approach for model updating using in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Champaney</w:t>
+                <w:t xml:space="preserve">Ch. Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70-71, pp.44 - 56. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.63-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689627v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time validation of mechanical models coupling PGD and constitutive relation error</w:t>
               </w:r>
@@ -3858,51 +3858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (5), pp.775 - 784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,51 +3962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4170,51 +4170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of stochastic linear structural dynamics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,51 +4265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updating method for structural dynamics models with uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4584,726 +4584,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et analyse du champ d'écarts d'une pièce semi-rigide complexe mesurée sans contact, en vue d'un processus de redressage numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Thiébaut</w:t>
+                <w:t xml:space="preserve">Une approche multiéchelle avec modèles réduits pour le calcul de problèmes paramétrés fortement couplés en thermo-poroélasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Foulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Croquelois</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244940v1</w:t>
+                <w:t xml:space="preserve">hal-05219543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Louf</w:t>
+                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392656v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multiéchelle avec modèles réduits pour le calcul de problèmes paramétrés fortement couplés en thermo-poroélasticité</w:t>
+                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219543v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220984v1</w:t>
+                <w:t xml:space="preserve">hal-05170298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation du champ d'écarts géométriques d'une pièce semi-rigide complexe mesurée par lumière structurée en vue d'un processus de redressage numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+                <w:t xml:space="preserve">Antoine Beauquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Croquelois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170298v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du champ d'écarts géométriques d'une pièce semi-rigide complexe mesurée par lumière structurée en vue d'un processus de redressage numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Identification et analyse du champ d'écarts d'une pièce semi-rigide complexe mesurée sans contact, en vue d'un processus de redressage numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beauquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Croquelois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313159v1</w:t>
+                <w:t xml:space="preserve">hal-05244940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul du biais thermique dans une bobine de fibre optique par un modèle thermomécanique homogénéisé</w:t>
               </w:r>
@@ -5410,90 +5410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5529,290 +5529,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129718v1</w:t>
+                <w:t xml:space="preserve">hal-04213577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213577v1</w:t>
+                <w:t xml:space="preserve">hal-04129718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champs de déformation par interrogation optique OFDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,90 +5893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6142,903 +6142,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-échelle d'une méthode de décomposition de domaine mixte pour la simulation magnétostatique 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+                <w:t xml:space="preserve">Analysis on the phase noise degradation of an optoelectronic oscillator submitted to vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">MicroWave Photonics (MWP), 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717856v1</w:t>
+                <w:t xml:space="preserve">hal-03825307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champ de déformation par capteur à fibre optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Dynamic monitoring of strain distribution in optical fiber coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arpison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, Technical Digest Series (Optica Publishing Group, 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825291v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Mesure de déformations dans une bobine de fibre optique sous vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818875v1</w:t>
+                <w:t xml:space="preserve">hal-03753984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the phase noise degradation of an optoelectronic oscillator submitted to vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+                <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Morvan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroWave Photonics (MWP), 2022.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825307v1</w:t>
+                <w:t xml:space="preserve">hal-03818875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations dans une bobine de fibre optique sous vibrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Parametric study on the phase noise of an optoelectronic oscillator submitted to vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ghorbel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+                <w:t xml:space="preserve">Loic Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Joint conference of the European Frequency and Time Forum &amp; the IEEE International Frequency Control Symposium (ETFF - IFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, Cité des Sciences, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753984v1</w:t>
+                <w:t xml:space="preserve">hal-03753965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of strain distribution in optical fiber coils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche multi-échelle d'une méthode de décomposition de domaine mixte pour la simulation magnétostatique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, Technical Digest Series (Optica Publishing Group, 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Jose, California, United States</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753979v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study on the phase noise of an optoelectronic oscillator submitted to vibrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Mesure de champ de déformation par capteur à fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Morvan</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arpison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint conference of the European Frequency and Time Forum &amp; the IEEE International Frequency Control Symposium (ETFF - IFCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753965v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of optical-fiber gyroscope coil under homogeneous thermal field</w:t>
               </w:r>
@@ -7063,51 +7063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7149,90 +7149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Railway Vehicle/Track Interaction: Effect of Track Irregularities On Mechanical Stress Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saussine Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7270,90 +7270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de l’impact des vibrations sur le bruit de phase des oscillateurs optoélectroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crozatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7395,90 +7395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magneto-static simulation of rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7497,558 +7497,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Bayesian data assimilation with data-based model enrichment for the monitoring of damage in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPSAFE 2020 - 3rd International Conference on Computational Engineering and Science for Safety and Environmental Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486657v1</w:t>
+                <w:t xml:space="preserve">hal-02484405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic study of a railway track subjected to moving loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UQ, Univ. Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Streamed from Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425044v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study of a railway track subjected to moving loads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Streamed from Athens, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire UQ, Univ. Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986262v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Bayesian data assimilation with data-based model enrichment for the monitoring of damage in concrete structures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAFE 2020 - 3rd International Conference on Computational Engineering and Science for Safety and Environmental Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.W4.83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484405v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPRAIL 2020 : 17th International Conference on Railway Engineering Design &amp; Operation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, United Kingdom</w:t>
@@ -8071,247 +8071,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Bayesian data assimilation with on-the-fly correction of model bias</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélioration des règles de calcul de la vitesse de circulation des matériels roulants ferroviaires en fonction des caractéristiques de la voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS MSF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081179v1</w:t>
+                <w:t xml:space="preserve">hal-02496383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des règles de calcul de la vitesse de circulation des matériels roulants ferroviaires en fonction des caractéristiques de la voie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time stochastic data assimilation using PGD: application to damageable structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">MORTECH 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496383v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Model Updating approach for shear-wall slab connections subjected to dynamical loads</w:t>
               </w:r>
@@ -8386,722 +8386,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time stochastic data assimilation using PGD: application to damageable structures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dépendance thermique de l'indice de réfraction d'une fibre optique à deux revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérmie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTECH 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484375v1</w:t>
+                <w:t xml:space="preserve">hal-02496378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Baeysian data assimilation with data-based model enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DataBEST 2019 - 2nd International Workshop on Data-Based Engineering Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance thermique de l'indice de réfraction d'une fibre optique à deux revêtements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echantillonage par Transport Maps avec réduction de modèle PGD pour l’assimilation rapide de données par inférence Bayesienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496378v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonage par Transport Maps avec réduction de modèle PGD pour l’assimilation rapide de données par inférence Bayesienne</w:t>
+                <w:t xml:space="preserve">Assimilation de données par inférence Bayésienne et réduction de modèle PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Rencontres franciliennes de mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155062v1</w:t>
+                <w:t xml:space="preserve">hal-02157048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données par inférence Bayésienne et réduction de modèle PGD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport maps sampling with PGD model reduction for real-time Bayesian data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres franciliennes de mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2019 - 9th International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157048v1</w:t>
+                <w:t xml:space="preserve">hal-02081172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport maps sampling with PGD model reduction for real-time Bayesian data assimilation</w:t>
+                <w:t xml:space="preserve">Assimilation des données en temps réel par inférence bayesienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Louf</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2019 - 9th International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">Journée thématique "temps réel" du GDR AMORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081172v1</w:t>
+                <w:t xml:space="preserve">hal-02018685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des données en temps réel par inférence bayesienne</w:t>
+                <w:t xml:space="preserve">Real-time Bayesian data assimilation with on-the-fly correction of model bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "temps réel" du GDR AMORE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS MSF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018685v1</w:t>
+                <w:t xml:space="preserve">hal-02081179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation using Bayesian inference and PGD model reduction</w:t>
               </w:r>
@@ -9297,1034 +9297,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of a Bolted Assembly Through an Experimental Modal Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l'impact d'une liaison boulonnée sur le comportement dynamique d'une structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXXIII - A Conference and Exposition on Structural Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque National en Calcul de Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183173v1</w:t>
+                <w:t xml:space="preserve">hal-01183167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'impact d'une liaison boulonnée sur le comportement dynamique d'une structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of a Bolted Assembly Through an Experimental Modal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul de Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMAC XXXIII - A Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15224-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183167v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD for low frequency dynamics problems involving localized non-linearities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation Géométrique d'une Machine à Commutation de Flux à Aimants Permanents en utilisant un Modèle Analytique Magnéto-Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nargil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">Ojeda Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mininger Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696599v1</w:t>
+                <w:t xml:space="preserve">hal-01065346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Géométrique d'une Machine à Commutation de Flux à Aimants Permanents en utilisant un Modèle Analytique Magnéto-Acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisson</w:t>
+                <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling, Uncertainties 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rouen, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065346v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proper Generalized Decomposition Approach for Low Frequency Dynamic Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Comparative analysis of stochastic and non-stochastic methods for the evaluation of uncertainties in simulated and experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIXth Symposium Vibrations, SHocks and NOise, VISHNO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696439v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+                <w:t xml:space="preserve">A Proper Generalized Decomposition Approach for Low Frequency Dynamic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nargil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling, Uncertainties 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.106.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023550v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of stochastic and non-stochastic methods for the evaluation of uncertainties in simulated and experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Daouk</w:t>
+                <w:t xml:space="preserve">Modélisation multi-physique et optimisation d'un actionneur linéaire deux états, destiné à la commande des soupapes automobiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Symposium Vibrations, SHocks and NOise, VISHNO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023549v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-physique et optimisation d'un actionneur linéaire deux états, destiné à la commande des soupapes automobiles.</w:t>
+                <w:t xml:space="preserve">Electrical machine optimization using a kriging predictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065373v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical machine optimization using a kriging predictor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hlioui</w:t>
+                <w:t xml:space="preserve">PGD for low frequency dynamics problems involving localized non-linearities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nargil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657582v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification rapide de dispersions matérielles à partir d’un modèle réduit PGD</w:t>
               </w:r>
@@ -10513,64 +10513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2988-2993, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10598,610 +10598,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et évaluation du comportement dynamique d'une structure de machine outil UGV pour la prédiction des défauts géométriques</w:t>
+                <w:t xml:space="preserve">Recalage de modèles à partir de mesures in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Prévost</w:t>
+                <w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
+                <w:t xml:space="preserve">Didier Haerens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. CDROM paper n°714</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637859v1</w:t>
+                <w:t xml:space="preserve">hal-00592897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage de modèles à partir de mesures in situ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et évaluation du comportement dynamique d'une structure de machine outil UGV pour la prédiction des défauts géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Haerens</w:t>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. CDROM paper n°714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592897v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
+                <w:t xml:space="preserve">Sur la théorie des méconnaissances en élasticité anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258656v1</w:t>
+                <w:t xml:space="preserve">hal-01504163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la théorie des méconnaissances en élasticité anisotrope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">An updating method of structural dynamics models with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Dynamics ICED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Carvoeiro, Algarve, Portugal. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504163v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updating method of structural dynamics models with uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Dynamics ICED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Carvoeiro, Algarve, Portugal. pp.CDRom</w:t>
+              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487934v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of stochastic structural dynamics models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Strict bounds for computed stress intensity factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11209,146 +11209,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101764v1</w:t>
+                <w:t xml:space="preserve">hal-00101778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict bounds for computed stress intensity factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Validation of stochastic structural dynamics models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101778v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11366,90 +11366,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magnetostatic simulation of rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields COMPUMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, online, France. pp.PB-A1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11474,103 +11474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t>
@@ -11608,51 +11608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD for low frequency dynamics problems involving localized non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nargil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11761,51 +11761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Application and Computational Mechanics, Virtual Design and Validation, P. Wriggers, O. Allix, C. Weissenfels (editors), Springer International Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.309-328, 2020, 978-3-030-38155-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12154,51 +12154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Molu&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3557251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00314-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ruda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3213190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arpison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ghorbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187521" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103826" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Moueddeb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dadi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5020019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3068605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Baptiste Rubio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00188-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-B. Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V4-N2-152-162" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.11.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1575-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosenzveig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359952" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2272282" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.04.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0850-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19C392817245A28CD28AD4BA760E5E064024AF31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gouttebroze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/6/065001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Combe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00200-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PXP19KQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauquel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;baut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croquelois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219543v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charliac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghobrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850803" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saussine Gilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539002v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081179v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rmie Pillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audebert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daouk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nargil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nargil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.161" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350313" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haerens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101778v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538690v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Foulatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Junker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Molu&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3557251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00314-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ruda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104136" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3213190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Moueddeb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dadi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5020019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arpison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ghorbel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187521" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3068605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Baptiste Rubio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00188-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-B. Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V4-N2-152-162" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.11.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1575-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosenzveig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359952" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2272282" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.04.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0850-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19C392817245A28CD28AD4BA760E5E064024AF31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gouttebroze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/6/065001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Combe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00200-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PXP19KQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauquel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;baut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croquelois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244940v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charliac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghobrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753979v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850803" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saussine Gilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539002v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496383v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rmie Pillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157048v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audebert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daouk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nargil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.161" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696599v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nargil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350313" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haerens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101778v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538690v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Foulatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Junker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>