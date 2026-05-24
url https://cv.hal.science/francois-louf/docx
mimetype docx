--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -378,278 +378,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
+                <w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hlioui</w:t>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213621v1</w:t>
+                <w:t xml:space="preserve">hal-04634402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t>
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hlioui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634402v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel implementation of a mixed multiscale domain decomposition method applied to the magnetostatic simulation of 2D electrical machines</w:t>
               </w:r>
@@ -759,9507 +759,9947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Design of High-Speed Electric Machines for Electric Vehicles: A Case Study of 100 kW V-Shaped Interior PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hlioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+                <w:t xml:space="preserve">Taha El Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines11010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361240v1</w:t>
+                <w:t xml:space="preserve">hal-03929290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of High-Speed Electric Machines for Electric Vehicles: A Case Study of 100 kW V-Shaped Interior PMSM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Hlioui</w:t>
+                <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancorsellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines11010057⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929290v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
+                <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024477v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach on a mixed domain decomposition method for 2D magnetostatic simulation of electrical machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+                <w:t xml:space="preserve">Moisture-Induced Mechanical Strain in Gyroscope Optical Fiber Coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3213190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2023.3287325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811721v1</w:t>
+                <w:t xml:space="preserve">hal-04133632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Numerical Model to Predict the Mechanical Response of a Railway Track in the Low-Frequency Range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+                <w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Louf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+                <w:t xml:space="preserve">Pierre Duysinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vibration5020019⟩</w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (12), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679552v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed strain sensing inside a fiber coil under vibration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+                <w:t xml:space="preserve">MCRE-based finite element model updating: Cast3M implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Luiz Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3187521⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.103220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728054v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of the effects of homogeneous thermal field induced in the sensing coil of a fiber-optic gyroscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+                <w:t xml:space="preserve">First approach on a mixed domain decomposition method for 2D magnetostatic simulation of electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2022.103826⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3213190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788237v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duysinx</w:t>
+                <w:t xml:space="preserve">An Efficient Numerical Model to Predict the Mechanical Response of a Railway Track in the Low-Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t>
+              <w:t xml:space="preserve">Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.326-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vibration5020019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876090v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Topological Reconstruction of the Sensing Coil of Fiber-Optic Gyroscope Using X-ray Computed Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Collignon</w:t>
+                <w:t xml:space="preserve">Thermomechanical analysis of the effects of homogeneous thermal field induced in the sensing coil of a fiber-optic gyroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3068605⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.103826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2022.103826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181983v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed strain sensing inside a fiber coil under vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arpison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00188-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (18), pp.6280-6287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3187521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155703v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall‐slab joint parameter identification of a reinforced concrete structure using possibly corrupted modal data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Oliveira</w:t>
+                <w:t xml:space="preserve">Numerical study based on the Constitutive Relation Error for identifying semi-rigid joint parameters between planar structural elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Luiz Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374312v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian data assimilation with Transport Map sampling and PGD model order reduction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-Dimensional Topological Reconstruction of the Sensing Coil of Fiber-Optic Gyroscope Using X-ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1476/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3068605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518164v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Transport - Development and integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/TDI-V4-N2-152-162⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00188-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900248v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Map sampling with PGD model reduction for fast dynamical Bayesian data assimilation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+                <w:t xml:space="preserve">Wall‐slab joint parameter identification of a reinforced concrete structure using possibly corrupted modal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé‐secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6143⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157039v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Bayesian data assimilation with data selection, correction of model bias, and on-the-fly uncertainty propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Bayesian data assimilation with Transport Map sampling and PGD model order reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-B. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1476, pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1476/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362491v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast model updating coupling Bayesian inference and PGD model reduction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Transport - Development and integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.152 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/TDI-V4-N2-152-162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-018-1575-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01774547v1</w:t>
+                <w:t xml:space="preserve">hal-02900248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dynamic behavior of a bolted joint under heavy loadings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport Map sampling with PGD model reduction for fast dynamical Bayesian data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.047⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (4), pp.447-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689708v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FE model updating method for the simulation of the assembly process of large and lightweight aeronautical structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time Bayesian data assimilation with data selection, correction of model bias, and on-the-fly uncertainty propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.12.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 347 (11), pp.762-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2019.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689613v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in structural dynamics: overview and comparative analysis of methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Daouk</w:t>
+                <w:t xml:space="preserve">Fast model updating coupling Bayesian inference and PGD model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Audebert</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2015010⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (6), pp.1485-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-018-1575-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183149v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Optimization of a Linear Actuator for a Two-Stage Valve Tappet in an Automotive Engine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the dynamic behavior of a bolted joint under heavy loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2014.2372817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 392, pp.307 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656805v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Computational-cost determination of Vibrational Behavior: Application to Five-phase Flux-Switching Permanent-Magnet Motor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Louf</w:t>
+                <w:t xml:space="preserve">A FE model updating method for the simulation of the assembly process of large and lightweight aeronautical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ojeda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Guillaume Rosenzveig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2359952⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.56 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099332v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Approach for Mechanical Resonance Frequencies of High-Speed Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in structural dynamics: overview and comparative analysis of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Sylvie Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2272282⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099218v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast validation of stochastic structural models using a PGD reduction scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Optimization of a Linear Actuator for a Two-Stage Valve Tappet in an Automotive Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Champaney</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (10), pp.4441 - 4448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2014.2372817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689627v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust CRE-based approach for model updating using in situ measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ch. Le Noac’h</w:t>
+                <w:t xml:space="preserve">Analytical Approach for Mechanical Resonance Frequencies of High-Speed Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.3081 - 3088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2272282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647864v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time validation of mechanical models coupling PGD and constitutive relation error</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+                <w:t xml:space="preserve">Low Computational-cost determination of Vibrational Behavior: Application to Five-phase Flux-Switching Permanent-Magnet Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-013-0850-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, PP (99), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2359952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01580007v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition and updating of simplified models of joint stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust CRE-based approach for model updating using in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Champaney</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.11.011⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689630v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On lack-of-knowledge theory in structural mechanics</w:t>
+                <w:t xml:space="preserve">Fast validation of stochastic structural models using a PGD reduction scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.012⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70-71, pp.44 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648324v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple model updating using the finite element method over a polynomial algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Gouttebroze</w:t>
+                <w:t xml:space="preserve">Real-time validation of mechanical models coupling PGD and constitutive relation error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/6/065001⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.861-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-013-0850-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483234v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of stochastic linear structural dynamics models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definition and updating of simplified models of joint stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (5), pp.775 - 784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487000v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updating method for structural dynamics models with uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On lack-of-knowledge theory in structural mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (7-8), pp.424-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487822v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un estimateur d'erreur en relation de comportement pour les problèmes d'impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple model updating using the finite element method over a polynomial algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gouttebroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pelle</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/6/065001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112566v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive error estimator for the control of contact problems involving friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of stochastic linear structural dynamics models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Pelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (13-14), pp.829-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An updating method for structural dynamics models with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3,4), pp. 245-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un estimateur d'erreur en relation de comportement pour les problèmes d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.699-728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutive error estimator for the control of contact problems involving friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (18-19), pp.1759 - 1772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-7949(03)00200-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multiéchelle avec modèles réduits pour le calcul de problèmes paramétrés fortement couplés en thermo-poroélasticité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Identification et analyse du champ d'écarts d'une pièce semi-rigide complexe mesurée sans contact, en vue d'un processus de redressage numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beauquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Croquelois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219543v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Foulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220984v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
+                <w:t xml:space="preserve">Une approche multiéchelle avec modèles réduits pour le calcul de problèmes paramétrés fortement couplés en thermo-poroélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Scanff</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392656v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170298v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du champ d'écarts géométriques d'une pièce semi-rigide complexe mesurée par lumière structurée en vue d'un processus de redressage numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Beauquel</w:t>
+                <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313159v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et analyse du champ d'écarts d'une pièce semi-rigide complexe mesurée sans contact, en vue d'un processus de redressage numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du champ d'écarts géométriques d'une pièce semi-rigide complexe mesurée par lumière structurée en vue d'un processus de redressage numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beauquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Croquelois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244940v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul du biais thermique dans une bobine de fibre optique par un modèle thermomécanique homogénéisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+                <w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610903v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+                <w:t xml:space="preserve">Calcul du biais thermique dans une bobine de fibre optique par un modèle thermomécanique homogénéisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586939v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t>
+                <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213577v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champs de déformation par interrogation optique OFDR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes JOURNÉES NATIONALES d’OPTIQUE GUIDÉE - JNOG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179086v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">Mesure de champs de déformation par interrogation optique OFDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghobrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40èmes JOURNÉES NATIONALES d’OPTIQUE GUIDÉE - JNOG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, LYON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850636v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Homogenized Thermomechanical Model for the Optimized Design of Fiber Optic Gyroscopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Pillon</w:t>
+                <w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224057v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the phase noise degradation of an optoelectronic oscillator submitted to vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+                <w:t xml:space="preserve">Development of a Homogenized Thermomechanical Model for the Optimized Design of Fiber Optic Gyroscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroWave Photonics (MWP), 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825307v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of strain distribution in optical fiber coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Quantitative Measurement of Deformation Fields by High Resolution Dynamic Optical OFDR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arpison</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ghorbel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Inès Ghobrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crozatier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, Technical Digest Series (Optica Publishing Group, 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Jose, California, United States</w:t>
+              <w:t xml:space="preserve">2023 Optica Sensing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753979v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations dans une bobine de fibre optique sous vibrations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche multi-échelle d'une méthode de décomposition de domaine mixte pour la simulation magnétostatique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753984v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+                <w:t xml:space="preserve">Mesure de champ de déformation par capteur à fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arpison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818875v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study on the phase noise of an optoelectronic oscillator submitted to vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+                <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Morvan</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint conference of the European Frequency and Time Forum &amp; the IEEE International Frequency Control Symposium (ETFF - IFCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850803⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753965v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-échelle d'une méthode de décomposition de domaine mixte pour la simulation magnétostatique 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+                <w:t xml:space="preserve">Développement d’un Modèle Thermomécanique Homogénéisé pour la Conception Optimisée de Gyromètres à Fibre Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérmie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717856v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champ de déformation par capteur à fibre optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Analysis on the phase noise degradation of an optoelectronic oscillator submitted to vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Arpison</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">MicroWave Photonics (MWP), 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825291v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model of optical-fiber gyroscope coil under homogeneous thermal field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rattier</w:t>
+                <w:t xml:space="preserve">Mesure de déformations dans une bobine de fibre optique sous vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104531v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Railway Vehicle/Track Interaction: Effect of Track Irregularities On Mechanical Stress Prediction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic monitoring of strain distribution in optical fiber coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arpison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, Technical Digest Series (Optica Publishing Group, 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104534v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de l’impact des vibrations sur le bruit de phase des oscillateurs optoélectroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Parametric study on the phase noise of an optoelectronic oscillator submitted to vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Morvan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM 2021 - Journée du Club Optique Micro-Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Joint conference of the European Frequency and Time Forum &amp; the IEEE International Frequency Control Symposium (ETFF - IFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, Cité des Sciences, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539002v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magneto-static simulation of rotating machines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical model of optical-fiber gyroscope coil under homogeneous thermal field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324160v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Bayesian data assimilation with data-based model enrichment for the monitoring of damage in concrete structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Louf</w:t>
+                <w:t xml:space="preserve">Railway Vehicle/Track Interaction: Effect of Track Irregularities On Mechanical Stress Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saussine Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAFE 2020 - 3rd International Conference on Computational Engineering and Science for Safety and Environmental Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484405v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study of a railway track subjected to moving loads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale de l’impact des vibrations sur le bruit de phase des oscillateurs optoélectroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Streamed from Athens, Greece</w:t>
+              <w:t xml:space="preserve">JCOM 2021 - Journée du Club Optique Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986262v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magneto-static simulation of rotating machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UQ, Univ. Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425044v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+                <w:t xml:space="preserve">Mesure de variation de phase optique dans une fibre optique par une boucle à décalage de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Dijon 2021 - Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486657v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+                <w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPRAIL 2020 : 17th International Conference on Railway Engineering Design &amp; Operation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.W4.83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986181v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des règles de calcul de la vitesse de circulation des matériels roulants ferroviaires en fonction des caractéristiques de la voie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Bayesian data assimilation with data-based model enrichment for the monitoring of damage in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">COMPSAFE 2020 - 3rd International Conference on Computational Engineering and Science for Safety and Environmental Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496383v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time stochastic data assimilation using PGD: application to damageable structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Real-time data assimilation and control on mechanical systems under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Louf</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTECH 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire UQ, Univ. Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484375v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Model Updating approach for shear-wall slab connections subjected to dynamical loads</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic study of a railway track subjected to moving loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Streamed from Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436644v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance thermique de l'indice de réfraction d'une fibre optique à deux revêtements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Louf</w:t>
+                <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">COMPRAIL 2020 : 17th International Conference on Railway Engineering Design &amp; Operation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496378v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Baeysian data assimilation with data-based model enrichment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Hybrid model for AC Losses in High Speed PMSM for arbitrary flux density waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataBEST 2019 - 2nd International Workshop on Data-Based Engineering Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Göteborg, Sweden. pp.2426-2432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081170v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonage par Transport Maps avec réduction de modèle PGD pour l’assimilation rapide de données par inférence Bayesienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Real-time Bayesian data assimilation with on-the-fly correction of model bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS MSF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155062v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données par inférence Bayésienne et réduction de modèle PGD</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dépendance thermique de l'indice de réfraction d'une fibre optique à deux revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérmie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres franciliennes de mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157048v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport maps sampling with PGD model reduction for real-time Bayesian data assimilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Real-time stochastic data assimilation using PGD: application to damageable structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2019 - 9th International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">MORTECH 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081172v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des données en temps réel par inférence bayesienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+                <w:t xml:space="preserve">Amélioration des règles de calcul de la vitesse de circulation des matériels roulants ferroviaires en fonction des caractéristiques de la voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique "temps réel" du GDR AMORE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018685v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Bayesian data assimilation with on-the-fly correction of model bias</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Louf</w:t>
+                <w:t xml:space="preserve">A Finite Element Model Updating approach for shear-wall slab connections subjected to dynamical loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS MSF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081179v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation using Bayesian inference and PGD model reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Real-time Baeysian data assimilation with data-based model enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering - UNCECOMP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">DataBEST 2019 - 2nd International Workshop on Data-Based Engineering Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581808v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer l'incertitude de modèles en dynamique des structures industrielles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Louf</w:t>
+                <w:t xml:space="preserve">Echantillonage par Transport Maps avec réduction de modèle PGD pour l’assimilation rapide de données par inférence Bayesienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303186v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'impact d'une liaison boulonnée sur le comportement dynamique d'une structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation de données par inférence Bayésienne et réduction de modèle PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul de Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Rencontres franciliennes de mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183167v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of a Bolted Assembly Through an Experimental Modal Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+                <w:t xml:space="preserve">Transport maps sampling with PGD model reduction for real-time Bayesian data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXXIII - A Conference and Exposition on Structural Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADMOS 2019 - 9th International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183173v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Géométrique d'une Machine à Commutation de Flux à Aimants Permanents en utilisant un Modèle Analytique Magnéto-Acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisson</w:t>
+                <w:t xml:space="preserve">Assimilation des données en temps réel par inférence bayesienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journée thématique "temps réel" du GDR AMORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065346v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Daouk</w:t>
+                <w:t xml:space="preserve">Data assimilation using Bayesian inference and PGD model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling, Uncertainties 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rouen, France. pp.1</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering - UNCECOMP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023550v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of stochastic and non-stochastic methods for the evaluation of uncertainties in simulated and experimental data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
+                <w:t xml:space="preserve">Estimer l'incertitude de modèles en dynamique des structures industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Batou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Symposium Vibrations, SHocks and NOise, VISHNO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023549v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proper Generalized Decomposition Approach for Low Frequency Dynamic Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Variability of a Bolted Assembly Through an Experimental Modal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4203/ccp.106.161⟩</w:t>
+              <w:t xml:space="preserve">IMAC XXXIII - A Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15224-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696439v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-physique et optimisation d'un actionneur linéaire deux états, destiné à la commande des soupapes automobiles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hlioui</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur le MOOC pratique du dimensionnement en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065373v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical machine optimization using a kriging predictor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale de l'impact d'une liaison boulonnée sur le comportement dynamique d'une structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul de Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657582v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD for low frequency dynamics problems involving localized non-linearities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nargil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10274,1129 +10714,2097 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification rapide de dispersions matérielles à partir d’un modèle réduit PGD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of stochastic and non-stochastic methods for the evaluation of uncertainties in simulated and experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National En Calcul Des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">XIXth Symposium Vibrations, SHocks and NOise, VISHNO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689779v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification rapide de dispersions matérielles à partir d'un modèle réduit PGD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling, Uncertainties 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rouen, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722073v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Forces and Vibrational Behavior Analysis for Flux Switching Permanent Magnet Machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Analyse comparative de méthodes stochastiques et non stochastiques d'estimation des incertitudes sur des données simulées et expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAFEMS France 2014, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779589v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage de modèles à partir de mesures in situ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">Optimisation Géométrique d'une Machine à Commutation de Flux à Aimants Permanents en utilisant un Modèle Analytique Magnéto-Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Haerens</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ojeda Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mininger Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592897v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et évaluation du comportement dynamique d'une structure de machine outil UGV pour la prédiction des défauts géométriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
+                <w:t xml:space="preserve">A Proper Generalized Decomposition Approach for Low Frequency Dynamic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nargil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.106.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637859v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la théorie des méconnaissances en élasticité anisotrope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">Modélisation multi-physique et optimisation d'un actionneur linéaire deux états, destiné à la commande des soupapes automobiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504163v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updating method of structural dynamics models with uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">Electrical machine optimization using a kriging predictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Dynamics ICED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Carvoeiro, Algarve, Portugal. pp.CDRom</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487934v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification rapide de dispersions matérielles à partir d'un modèle réduit PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258656v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict bounds for computed stress intensity factors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification rapide de dispersions matérielles à partir d’un modèle réduit PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">11e Colloque National En Calcul Des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101778v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magnetic Forces and Vibrational Behavior Analysis for Flux Switching Permanent Magnet Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2988-2993, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recalage de modèles à partir de mesures in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haerens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et évaluation du comportement dynamique d'une structure de machine outil UGV pour la prédiction des défauts géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. CDROM paper n°714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recalage de structures légères par une approximation polynomiale en vue de leur contrôle actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gouttebroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recalage de modèles de lanceur à partir d'essais en vol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la théorie des méconnaissances en élasticité anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An updating method of structural dynamics models with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Engineering Dynamics ICED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Carvoeiro, Algarve, Portugal. pp.CDRom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation of stochastic structural dynamics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strict bounds for computed stress intensity factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Panetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magnetostatic simulation of rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11438,221 +12846,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields COMPUMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, online, France. pp.PB-A1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pamm.202100259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD for low frequency dynamics problems involving localized non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nargil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,51 +13075,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop Reduced Basis, POD and PGD model Reduction Techniques: a Breakthrough in Computational Engineering?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11721,133 +13129,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-fly Bayesian data assimilation using Transport Map sampling and PGD reduced models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Baptiste Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Application and Computational Mechanics, Virtual Design and Validation, P. Wriggers, O. Allix, C. Weissenfels (editors), Springer International Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.309-328, 2020, 978-3-030-38155-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11857,65 +13265,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time LATIN-PGD strategy for solving Newtonian compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11923,91 +13331,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Junker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12154,51 +13562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Molu&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3557251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00314-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ruda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104136" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3213190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Moueddeb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dadi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5020019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arpison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ghorbel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187521" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3068605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Baptiste Rubio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00188-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-B. Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V4-N2-152-162" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.11.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1575-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosenzveig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359952" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2272282" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.04.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0850-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19C392817245A28CD28AD4BA760E5E064024AF31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gouttebroze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/6/065001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Combe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00200-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PXP19KQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauquel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;baut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croquelois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244940v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charliac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghobrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753979v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850803" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saussine Gilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539002v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496383v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484375v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496378v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rmie Pillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157048v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audebert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daouk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nargil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.161" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696599v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nargil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350313" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haerens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101778v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538690v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Foulatier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Junker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Molu&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3557251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00314-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ruda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104136" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Hajji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11010057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3287325" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3213190" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Moueddeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dadi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5020019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arpison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ghorbel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187521" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3068605" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Baptiste Rubio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00188-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-B. Rubio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1476/1/012004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V4-N2-152-162" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6143" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.11.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1575-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rosenzveig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2372817" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099218v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2272282" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359952" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.08.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0850-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19C392817245A28CD28AD4BA760E5E064024AF31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Rouch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.11.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648324v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483234v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gouttebroze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/6/065001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Combe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00200-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PXP19KQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauquel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;baut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croquelois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charliac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghobrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179135v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806757v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rmie Pillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753979v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850803" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104534v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saussine Gilles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986181v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484375v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496383v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155062v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157048v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audebert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Batou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daouk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nargil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053447v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daouk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ojeda Javier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nargil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.161" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657582v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722073v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350313" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592897v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haerens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390898v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487934v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696794v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489038v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Foulatier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Junker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>