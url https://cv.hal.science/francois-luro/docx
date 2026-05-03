--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> francois luro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5189-5735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121923576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220299680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Pummelos (Citrus maxima (Burm.) Merr.) and Grapefruits (Citrus x aurantium var. paradisi) Inferred by Genetic Markers, Essential Oils Composition, and Phenotypical Fruit Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (12), pp.1824. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants14121824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a comprehensive library of repeated sequences for the annotation of Citrus genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Summo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Vassilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.30. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-025-01321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Citrus germplasm: a seed and embryo freezing strategy used at INRAE-Cirad (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1421, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1421.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genetic mapping and a consensus interspecific genetic map reveal strong synteny and collinearity within the Citrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1475965. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1475965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABA shunt pathway is stimulated in response to early defoliation-induced carbohydrate limitation in Mandarin fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Lourkisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.e15573. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Diversity by Analyzing the Polymorphism of SSR Markers and the Composition of Leaf and Fruit Essential Oils of 72 Mandarins (Citrus reticulata Blanco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (5), pp.577. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae9050577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and Quantitative Trait Loci Mapping of Aromatic Compounds from Clementine (Citrus × clementina Hort. ex Tan.) and Sweet Orange (C. × sinensis (L.) Osb.) Fruit Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1800. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes14091800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence between the Compositional and Aromatic Diversity of Leaf and Fruit Essential Oils and the Pomological Diversity of 43 Sweet Oranges (Citrus x aurantium var sinensis L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.990. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12050990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and taxonomic status of Citrus halimii B.C. Stone determined by genotyping complemented by chemical analysis of leaf and fruit rind essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Baccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2022.111018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Rootstock and the Ploidy Level of the Scion and the Rootstock on Sweet Orange (Citrus sinensis) Peel Essential Oil Yield, Composition and Aromatic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12020214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of QTLs for citrus quality traits throughout the fruit maturation process on clementine (Citrus reticulata × C. sinensis) and mandarin (C. reticulata Blanco) genetic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carla Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-022-01571-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the Chemical Composition and Aromatic Properties of Peel Essential Oils throughout the Complete Phase of Fruit Development for Two Cultivars of Sweet Orange (Citrus sinensis (L.) Osb.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (20), pp.2747. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11202747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing citrus varieties based on genetic and compositional analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Min Vivian Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Pua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Huey Ee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunle Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0267007. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0267007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of horticultural genetic resources in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of peel and leaf essential oils in the Citrus subgenus Papeda (Swingle) and relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Baccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gibernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.1117. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10061117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultivar Diversity of Sour Orange (Citrus aurantium L.) Based on Genetic Markers, Phenotypic Characteristics, Aromatic Compounds and Sensorial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11061084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Odor-Active Compounds of Ichang Lemon ( Citrus wilsonii Tan. ) and Identification of Its Genetic Interspecific Origin by DNA Genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cavailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (10), pp.3175-3188. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Environmental Conditions on the Yield of Peel and Composition of Essential Oils from Citrus Cultivated in Bahia (Brazil) and Corsica (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neves Claudia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesteira Abelmon da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10091256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abscission of Orange Fruit (Citrus sinensis (L.) Osb.) in the Mediterranean Basin Depends More on Environmental Conditions Than on Fruit Ripeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10040591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient Deficiency Tolerance in Citrus Is Dependent on Genotype or Ploidy Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 35 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyological Analysis and DNA Barcoding of Pompia Citron: A First Step toward the Identification of Its Relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Viglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Galla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Porceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Barcaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.83. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants8040083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping by sequencing can reveal the complex mosaic genomes in gene pools resulting from reticulate evolution: a case study in diploid and polyploid citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (7), pp.1231-1251. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraploid citrus seedlings subjected to long-term nutrient deficiency are less affected at the ultrastructural, physiological and biochemical levels than diploid ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.372-384. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-Pressing Olive Oil in the Presence of Cryomacerated Leaves of Olea or Citrus: Nutraceutical and Sensorial Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sanmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Taglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sgherri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ascrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (14), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24142625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic, morphological and chemical investigations reveal the genetic origin of Pompia (C. medica tuberosa Risso & Poiteau) -An old endemic Sardinian citrus fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Viglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Origin of Primary and Secondary Metabolic Pathway Genes Revealed by C. maxima and C. reticulata Diagnostic SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Fabiana Barbosa de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Mario de Andrade Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of tropical mandarin collection: Implications for breeding related to fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Garcia Nevesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oliveira Jordao Do Amarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Fabiana Barbosa de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santana de Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.289-299. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic hybridization between diploid Poncirus and Citrus improves natural chilling and light stress tolerances compared with equivalent doubled-diploid genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.883-895. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1682-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Analysis by GC(RI), GC-MS and 13C NMR of Fortunella japonica Leaf Volatiles Obtained by Hydrodistillation, Microwave- assisted Hydrodistillation and Hydrolate Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of core collection sampling methods for mandarin germplasm based on molecular and phenotypic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171 (3), pp.327-339. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraploid Carrizo citrange rootstock (Citrus sinensis Osb.*Poncirus trifoliata L. Raf.) enhances natural chilling stress tolerance of common clementine (Citrus clementina Hort. ex Tan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Lourkisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping by sequencing reveals the interspecific C. maxima / C. reticulata admixture along the genomes of modern citrus varieties of mandarins, tangors, tangelos, orangelos and grapefruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Salhi-Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0185618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis by GC(RI), GC-MS and C-13 NMR of fortunella japonica leaf volatiles obtained by hydrodistillation, microwave- assisted hydrodistillation and hydrolate extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.431 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A L-type lectin gene is involved in the response to hormonal treatment and water deficit in Volkamer lemon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayse Drielly Sousa Santana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Emiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Podda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Centritto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.94-99. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2017.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyploidization alters constitutive content of volatile organic compounds (VOC) and improves membrane stability under water deficit in Volkamer lemon (&amp;lt;em&amp;gt;Citrus limonia&amp;lt;/em&amp;gt; Osb.) leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayse Drielly Souza Santana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Emiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Michelozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Centritto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic origin of limes and lemons revealed by cytoplasmic and nuclear markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (4), pp.565-583. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the trifoliate orange taxon reveals two main genetic groups marked by specific morphological traits and water deficit tolerance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859615000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of the leaf essential oil of grapefruits ( Citrus paradisi Macf.) in relation with the genetic origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Rocca Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bighelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp.265-271. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2016.1140090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of the Fruit Oils of Five Fortunella Species Grown in the Same Pedoclimatic Conditions in Corsica (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1601100231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des agrumes: leur évolution et la naissance des espèces cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 636, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germacra-1(10),5-dien-4 alpha-ol in Fortunella sp leaf oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.445 - 450. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tolerance traits revealed in mandarins (Citrus reticulata Blanco) are mainly related to root-to-shoot Cl- translocation limitation and leaf detoxification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Novillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.90 - 100. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the primary metabolism and antioxidant defence systems of acidic and acidless citrus genotypes during the major stages of fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giannettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (11), pp.228. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11738-015-1982-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analysis of mandarin germplasm by nuclear, chloroplastic and mitochondrial markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-015-0951-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of the Fruit Oils of Five Fortunella Species grown in the Same Pedoclimatic Conditions in Corsica (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, oo (oo)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity revealed by physiological behavior of citrus genotypes subjected to salt stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Akbar Anjum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11738-014-1740-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germacra-1(10),5-dien-4α-ol in Fortunella sp.leaf oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, on line (oo), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-and long-term effects of carbohydrate limitation on sugar and organic acid accumulation during mandarin fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (11), pp.3906-3914. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological properties and resistance reversal effect of Helichrysum i Diversity of citron (Citrus medica L.) and phylogenetic analysis of related citron hybrids using molecular markers and essential oil compositions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1065 (ISHS.1), pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification variétale des agrumes: des formes naturelles aux biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 638, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Albert Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prochnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uffe Hellsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation haplotyping to decipher nuclear genomic interspecific admixture in Citrus species: analysis of chromosome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, article 152 (19 p.). </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-014-0152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nuclear phylogenetic analysis: SNPs, indels and SSRs deliver new insights into the relationships in the 'true citrus fruit trees' group (Citrinae, Rutaceae) and the origin of cultivated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hager Snoussi-Trifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcs227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt-stress induced changes in the leaf proteome of diploid and tetraploid mandarins with contrasting Na+ and Cl- accumulation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Podda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Checcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mouhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170 (12), pp.1101 - 1112. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of photosynthesis and antioxidant performance of several Citrus and Fortunella species (Rutaceae) under natural chilling stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giannettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-012-0769-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological and molecular characterization of three gametoclones of Citrus clementina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Germana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Aleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Chiancone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and biochemical response to photooxidative stress of the fundamental citrus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giannettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotetraploid trifoliate orange (Poncirus trifoliata) rootstocks do not impact clementine quality but reduce fruit yields and highly modify rootstock/scion physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134, pp.100 - 107. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference genetic map of C. clementina hort. ex Tan.; citrus evolution inferences from comparative mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire T. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological analysis of salt stress behaviour of citrus species and genera: Low chloride accumulation as an indicator of salt tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.103 - 112. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative use of InDel and SSR markers in deciphering the interspecific structure of cultivated citrus genetic diversity: a perspective for genetic association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (1), pp.77 - 94. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-011-0658-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and chemical diversity of citron (Citrus medica L.) based on nuclear and cytoplasmic markers and leaf essential oil composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New universal mitochondrial PCR markers reveal new information on maternal citrus phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mouhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kamiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.49 - 61. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0314-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facultative apomixis and chromosome doubling are sources of heterogeneity in citrus rootstock trials: impact on clementine production and breeding selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (4), pp.815-819. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of proteome changes induced by the two spotted spider mite Tetranychus urticae and methyl jasmonate in citrus leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Maserti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. del Carratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Migheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 168 (4), pp.392 - 402. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2010.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Comparison of Volatile Constituents of Juice andPeel from Clementine, Mandarin and their Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.1495 - 1498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genetic diversity in Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1479262111000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraploidization events by chromosome doubling of nucellar cells are frequent in apomictic citrus and are dependent on genotype and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Aleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1), pp.37 - 50. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparison of volatile constituents of juice and peel from clementine, mandarin and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nat Pod Comm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.1495-1498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and Bound Cinnamic Acid Derivatives in Corsica Sweet Blond Oranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Ould El Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.435 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to high salinity in tetraploid citrus seedlings increases with water availability and correlates with expression of candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mouhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Brumos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (7), pp.674-685. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP10035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing steps and fruit maturity on volatile concentrations in juices from clementine, mandarin, and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 231(3), 379-386, pp.379-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing steps and fruit maturity on volatile concentrations in juices from clementine, mandarin, and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 231 (3), pp.379 - 386. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-010-1283-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile composition of hybrids Citrus juices by Headspace Solid-Phase Micro Extraction / Gas Chromatography / Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chiaramonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116, pp.382-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile composition of hybrids Citrus juices by headspace solid-phase micro extraction/gas chromatography/mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chiaramonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (1), pp.382-390. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of the EST-SSRs developed on Nules clementine (Citrus clementina Hort ex Tan) to other Citrus species and their effectiveness for genetic mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.287. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of the leaf oil of 113 hybrids. from Citrus clementina (Commun) x Citrus deliciosa (Willow Leaf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barzalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.152-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite markers in mandarin orange (Citrus reticulata Blanco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.119-122. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01893.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of the leaf oil of 113 hybrids from Citrus clementina (Commun) × Citrus deliciosa (Willow Leaf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Barzalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3), pp.152-163. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.1867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of morphological and physiological characters, and molecular markers to evaluate the genetic diversity of three clementine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Chahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Tijane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid El-Mousadik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general method for the extraction of citrus leaf proteins and separation by 2D electrophoresis: A follow up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Elena Maserti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maria Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 849 (1-2), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2006.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoid biosynthetic pathway in Citrus genus: number of copies and phylogenetic diversity of seven genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (18), pp.7405-7417. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf070711h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoid Diversity in Cultivated Citrus Is Highly Influenced by Genetic Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanciullino A.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in organic acids and sugars during early stages of development of acidic and acidless citrus fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vincente Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Carcouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (21), pp.8335-8339. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf061648j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoid diversity in cultivated Citrus is highly influenced by genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0526644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf volatile compounds of six citrus somatic allotetraploid hybrids originating from various combinations of lime, lemon, citron, sweet orange, and grapefruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (6), pp.2224 - 2230. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf048315b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus somatic tetrapoid hybrids exhibit a differential reduction of leaf sesquiterpenoids biosynthesis compared with their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flav. Fragr. J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.626-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf volatile compounds of six citrus somatic allotetraploid hybrids originating from various combinations of lime, citron, sweet orange and grapefruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.224-2230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nucleo-Cytoplasmic Interactions on Leaf Volatile Compounds from Citrus Somatic Diploid Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (11), pp.4517- 4523. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0502855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf volatile compounds of seven citrus somatic tetraploid hybrids sharing willow leaf mandarin (Citrus deliciosa Ten.) as their common parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (20), pp.6006 - 6013. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0345090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Volatile Compounds of Seven Citrus Somatic Tetraploid Hybrids Sharing Willow Leaf Mandarine (Citrus deliciosa Ten) as Their Common Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.6006-6013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cleaved amplified polymorphic sequence method for analysis of cytoplasmic genome among Aurantioideae intergeneric somatic hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 128 (2), pp.225 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and peel volatile compounds of an interspecific citrus somatic hybrid [Citrus aurantifolia (Christm.) Swing. plus Citrus paradisi Macfayden]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (6), pp.416 - 424. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-random inheritance of mitochondrial genomes in Citrus hybrids produced by protoplast fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Grosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.604-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlorin screening in various Citrus species and varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.M. Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.4728-4733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'hybridation somatique pour l'exploitation des ressources génétiques des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.223-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isozyme analysis revealed that the Portuguese mandarin 'Carvalhais' originated as a single clone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Elisiario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnology for triploid mandarin breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier Sudahono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mademba-Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (53), pp.307-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrumes : diversité génétique et amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 151, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA amplified fingerprinting, a useful tool for determination of genetic origin and diversity analysis in Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30 (5), pp.1063-1067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des agrumes et biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 50, pp.267-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of high molecular weight genomic DNA from nuclei of woody plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (3), pp.388-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of an intergeneric citrus hybrid using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (5-6), pp.404-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic determinants of resistance/tolerance to Phytophthora citrophthora to develop genomic selection in citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Lourkisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Aller-Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC); International Society for Horticultural Science, Nov 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des agrumes dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Salon International de l'Agrume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de Communes de la Riviera française, Apr 2024, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée du cédrat depuis la vallée de l'Indus jusqu'aux rivages corses: plus de 2000 ans d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête de cédrat (foire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, village de Tox (Corse), Oct 2023, Tox, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bigaradier: ses origines géographique, génétique et sa diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences sur le bigaradier dans le cadre de la manifestation Jardins Jardins aux Tuilerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chanel et la Fondation Mul, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The essential oils in citrus taxonomy: strengths and limitations of chemotaxonomy versus genetic phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Baccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Citrus congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mersin, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environment on citrus fruit abscission and maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress on Horticulture - Sustaining Lives, Livelihoods and Landscapes (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1119.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Water Deficit Tolerance of Poncirus trifoliata Genotypes Related to Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Talón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.6, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genetic Mapping between Clementine, Pummelo and Sweet Orange and the Interspecicic Structure of the Clementine Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire T. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.13, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of citron (Citrus medica) and phylogenetic analysis of related citron hybrids using molecular markers and essential oil composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Valencia, Spain. pp.9, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Global Conservation Strategy for Citrus Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikeal L. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick G. Gmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.9, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity Analysis and Population Structure of the Mandarin Germplasm by Nuclear SNP Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Structure and Phylogeny of the 'True Citrus Fruit Trees' Group (Citrinae, Rutaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hager Snoussi-Trifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Valencia, Spain. pp.11, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Citrus Fruits: how scientific insights on citrus phylogeny can elucidate a very controversial and unclear situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juice Summit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Juice Fruit Association. INC., Oct 2015, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abscission Study during Citrus Fruit Maturation in Corsica: Unfavorable Environmental Conditions for Fruit Shedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.5, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus Haplotyping by Parallel Sequencing to Decipher the Interspecific Mosaic Genome Structure of Cultivated Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). Valence, INT., Nov 2012, Valencia, Spain. pp.12, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent insights on citrus diversity and phylogeny of Citrus taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRUMED - Gli Agrumi nella storia del Bacino del Mediterraneo: origine, diffusione e usi Workshop a Pompei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università del Salento. Lecce, ITA., Dec 2014, Pompei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspermie ou quand la graine n'est plus indispensable ou devient indésirable !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique SNHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). Paris, FRA., May 2013, Rennes, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of citron (Citrus medica L.) and phylogenetic analysis of related citron hybrids using molecular markers and essential oil compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Citrus Congress; Citrus and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, ripening and contamination of volatile compounds from mandarins, clementines and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Symposium for Fruit &amp; Vegetable Processing - Networking and Innovation in Science &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, ripening and contamination of volatile compounds from mandarin (Citrus reticulate Blanco) and especially Clementine (Citrus reticulata x Citrus sinensis) juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Aromatic and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiles and essential oil compositions of 24 varieties from Citrus medica L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene rich oils from leaves of five Fortunella species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesquiterpene rich oils from leaves of five Fortunella species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savigliano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoid composition are correlated with the genetic diversity organization of Citrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and evaluation of diplogyny in clementine (Citrus clementina) for use in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Maddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2003, Angers, France. pp.7, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.663.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus STMS markers development and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des huiles essentielles de zestes et de feuilles de huit variétés de mandarines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation au cours de la maturité de la teneur en phlorine dans la peau et le jus de différentes variétés d'oranges cultivées en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.M. Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Gaydou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de diversité génétique chez les agrumes : une perception de l'évolution et des relations inter et intraspécifiques par l'approche du marquage moléculaire de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque sur les recherches fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de porte-greffe agrumes sur la production de clémentine dans 3 zones méditerranéennes aux conditions environnementales contrastées : Corse, Sardaigne, Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zurru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ezzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kabbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources génétiques agrumes à la SRA INRA-CIRAD : un complexe d'espèces présentant une diversité génétique fortement structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genetic relationships in Citrus genus by means of sequence tagged microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Molecular Markers for Characterizing Genotypes and Identifying Cultivars in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la diversité génétique des mandariniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gelormini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rafanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing rootstocks : a difficult choice for the nurserymen - sharing a 40 years experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing rootstocks. A difficult choice for nurserymen. Sharing a 40 years experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de marqueurs microsatellites chez les agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundation unit of San Giuliano Corsica : a basis for the citrus national certification scheme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des porte-greffe pour répondre aux contraintes biotiques et abiotiques : exemple du bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence tagged microsatellites polymorphism : an alternative tool for cultivar identification and evaluation of genetic relationships in Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the parental origin 2n gametes and mode of nuclear restitution of spontaneous triploid citrus hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of meiotic behavior of the tetraploid Clausena excavata species by molecular marker segregation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus germplasm exploitation by somatic hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of CAPS (Cleaved Amplified Polymorphic Sequences) for cytoplasmic genome studies in Aurantioideae subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des marqueurs moléculaires pour la caractérisation et la protection du matériel végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des biotechnologies pour relever les défis posés à l'agrumiculture méditerraneenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Scientifiques et Techniques sur les Agrumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'hybridation somatique pour la création de cultivars triploides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sudahono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d'embryons et de cals embryogènes haploides de clémentiniers par gynogénèse induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets porte-greffe sur certains critères agronomiques pour le clémentinier commun SRA 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Scientifiques et Techniques sur les Agrumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de porte-greffes d'agrumes allotétraploïdes par hybridation somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie générale d'amélioration des agrumes au CIRAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goguey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèses sur l'origine génétique du bergamotier fondées sur l'analyse moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Internationales Huiles Essentielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Digne les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of haploid plants and embryogenic calli of clementine (Citrus reticulata blanco) after in situ parthenogenesis induced by irradiated pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic hybridisation in citrus : some new hubrid and alloplasmic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sudahono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient protocol for the isolation of high molecular weight DNA from citrus and RFLP analysis after separation of large DNA fragments by pulsed field elctrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set of cytoplasmic markers based on amplification reactions : application for taxonomy and control of somatic hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerizing the rootstock database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rescue and selection of spontaneous triploids by flow cytometry for easy peeler citrus breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach in genetic selection and characterization of citrus and possible benefits for the juice industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juiceworld 2000 International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus genome mapping with molecular markers : two maps obtained by segregation analysis of progeny of one intergeneric cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du génome des agrumes à l'aide des marqueurs moléculaires et distorsions de ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Uncinula necator (grape powdery mildew) to fungicides inhibiting sterol biosynthesis : biochemical and molecular approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Random Amplified Polymorphic DNA (RAPD) to Citrus genetics and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a seed cryobank to preserve the citrus genetic resources of INRAE-Cirad germplasm: a complementary strategy to the tree field conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Citrus Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mersin, Turkey. Acta Horticulturae, 1399, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1399.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'un hybride somatique allotétraploïde et de ses parents en réponse aux conditions hivernales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giannettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDD Université de Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus SNPs analysis allows phylogenetic assignation of DNA fragments to decipher the interspecific mosaic genome structure of cultivated citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plante genome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrumes du Nord de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Minuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Nieddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Piazzola, 2022, 978-2-36479-137-4. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/m6z4-d276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Maison, 480 p., 2017, 978-2-37085-012-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The essential oils in citrus taxonomy: strengths and limitations of chemotaxonomy versus genetic phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-58, 2024, 978-94-62613-98-0. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1399.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a seed cryobank to preserve the citrus genetic resources of INRAE-Cirad germplasm: a complementary strategy to the tree field conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, pp.109-116, 2024, 978-94-62613-98-0. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1399.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hussain Sajjad (ed.); Khalid Muhammad Fasih (ed.); Ali Muhammad Arif (ed.); Ahmed Niaz (ed.); Hasanuzzaman Mirza (ed.); Ahmad Shakeel (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citrus production: Technological advancements and adaptation to changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1-21, 2023, 978-0-367-63474-2. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003119852-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of seed tolerance to dehydration of citrus species: a crucial step for genetic resources cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ulian; A. Noorani; R. Morillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Conservation and Sustainable Use of Horticultural Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1384, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451-458, 2023, 978-94-62613-83-6. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Citron in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Citron Compendium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.287-328, 2023, 978-3-031-25775-9. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25775-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the specificities of citrus reproductive biology drive the strategies for the selection of seedless varieties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I International Symposium on Reproductive Biology of Fruit Tree Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1342, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-158, 2022, Proceeding of the I International Symposium on Reproductive Biology of Fruit Tree Species, 978-94-62613-41-6. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1342.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution de la diversité des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curk Franck (ed.); Luro François (ed.); Minuto Giovanni (ed.); Nieddu Gianni (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agrumes du nord de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Alain Piazzola, pp.45-75, 2022, 978-2-36479-137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rootstock, fruit development stage and ploidy level on the yield, composition and aromatic properties of sweet orange peel essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1353, , pp.197-202, 2022, 978-94-62613-51-5. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection naturelle et dirigée chez les agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Mezzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-330-14519-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to AGRUMED: Archaeology and history of citrus fruit in the Mediterranean. Acclimatization, diversifications, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Zech Matterne, Girolamo Fiorentino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean: Acclimatization, diversifications, uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection du Centre Jean Bérard de Naples, chapitre 1, 2018, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.2240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés et porte-greffes : création, description et sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clémentiniers et autres petits agrumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2013, Savoir Faire (Quae), 978-2-7592-2067-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clementine dans la diversité génétique des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clémentiniers et autres petits agrumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2013, Savoir Faire (Quae), 978-2-7592-2067-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ploidy manipulation for breeding seedless triploid citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2008, 0-470-17152-9 978-0-470-17152-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic diversity of cultivated tropical plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 2002, 2-87614-541-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 2001, 2-87614-426-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité génétique des plantes tropicales cultivées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 1999, 2-87614-334-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amélioration des plantes tropicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 1999, 2-87614-292-9 2-7099-1974-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du complexe d’espèces à l’Adn : histoire d’un cheminement depuis la phylogénie des agrumes vers une connaissance de la structure des génomes et des gènes contrôlant des caractères d’intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Corse Pasquale Paoli, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02804679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we harness the genetic diversity for genetic improvement, taking into account reproductive traits acquired through the evolution of the citrus species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Genetic &amp; Breeding, Université de Bordeaux, France. 2024, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Mise à niveau des professeurs de SVT de Corse, Université de Corse, France. 2024, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId604"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> francois luro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5189-5735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121923576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220299680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Seasonal Temperature and Water Stress Modify the Composition of Leaf Essential Oils in Grapefruit ( Citrus x aurantium var. paradisi ), Sweet Orange ( Citrus x aurantium var. sinensis ) and Clementine ( Citrus x aurantium var. clementina ) Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margie Rovinalti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (4), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202503648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Super-Pangenome for Cultivated Citrus Reveals Evolutive Features During the Allopatric Phase of Their Reticulate Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (5), pp.3345-3367. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Pummelos (Citrus maxima (Burm.) Merr.) and Grapefruits (Citrus x aurantium var. paradisi) Inferred by Genetic Markers, Essential Oils Composition, and Phenotypical Fruit Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (12), pp.1824. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants14121824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a comprehensive library of repeated sequences for the annotation of Citrus genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Summo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Vassilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomic Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-025-01321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Citrus germplasm: a seed and embryo freezing strategy used at INRAE-Cirad (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1421, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1421.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tolerance of Citrus Seeds to Desiccation Reveals a Range of Behaviors from Orthodox to Recalcitrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tomu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.BOJ.000620. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/BOJ.2025.05.000620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genetic mapping and a consensus interspecific genetic map reveal strong synteny and collinearity within the Citrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1475965. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1475965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABA shunt pathway is stimulated in response to early defoliation-induced carbohydrate limitation in Mandarin fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Lourkisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.e15573. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Diversity by Analyzing the Polymorphism of SSR Markers and the Composition of Leaf and Fruit Essential Oils of 72 Mandarins (Citrus reticulata Blanco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (5), pp.577. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae9050577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and Quantitative Trait Loci Mapping of Aromatic Compounds from Clementine (Citrus × clementina Hort. ex Tan.) and Sweet Orange (C. × sinensis (L.) Osb.) Fruit Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1800. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes14091800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence between the Compositional and Aromatic Diversity of Leaf and Fruit Essential Oils and the Pomological Diversity of 43 Sweet Oranges (Citrus x aurantium var sinensis L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.990. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12050990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and taxonomic status of Citrus halimii B.C. Stone determined by genotyping complemented by chemical analysis of leaf and fruit rind essential oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Baccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 299, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2022.111018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Rootstock and the Ploidy Level of the Scion and the Rootstock on Sweet Orange (Citrus sinensis) Peel Essential Oil Yield, Composition and Aromatic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.214. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture12020214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of QTLs for citrus quality traits throughout the fruit maturation process on clementine (Citrus reticulata × C. sinensis) and mandarin (C. reticulata Blanco) genetic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carla Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-022-01571-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the Chemical Composition and Aromatic Properties of Peel Essential Oils throughout the Complete Phase of Fruit Development for Two Cultivars of Sweet Orange (Citrus sinensis (L.) Osb.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (20), pp.2747. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11202747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing citrus varieties based on genetic and compositional analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Min Vivian Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Pua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Huey Ee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunle Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0267007. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0267007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of horticultural genetic resources in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronica Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of peel and leaf essential oils in the Citrus subgenus Papeda (Swingle) and relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Baccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gibernau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (6), pp.1117. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants10061117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultivar Diversity of Sour Orange (Citrus aurantium L.) Based on Genetic Markers, Phenotypic Characteristics, Aromatic Compounds and Sensorial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11061084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Odor-Active Compounds of Ichang Lemon ( Citrus wilsonii Tan. ) and Identification of Its Genetic Interspecific Origin by DNA Genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cavailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (10), pp.3175-3188. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Environmental Conditions on the Yield of Peel and Composition of Essential Oils from Citrus Cultivated in Bahia (Brazil) and Corsica (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neves Claudia Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesteira Abelmon da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10091256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abscission of Orange Fruit (Citrus sinensis (L.) Osb.) in the Mediterranean Basin Depends More on Environmental Conditions Than on Fruit Ripeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10040591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient Deficiency Tolerance in Citrus Is Dependent on Genotype or Ploidy Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 35 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyological Analysis and DNA Barcoding of Pompia Citron: A First Step toward the Identification of Its Relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Viglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Galla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Porceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Barcaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.83. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants8040083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping by sequencing can reveal the complex mosaic genomes in gene pools resulting from reticulate evolution: a case study in diploid and polyploid citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (7), pp.1231-1251. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcz029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraploid citrus seedlings subjected to long-term nutrient deficiency are less affected at the ultrastructural, physiological and biochemical levels than diploid ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.372-384. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-Pressing Olive Oil in the Presence of Cryomacerated Leaves of Olea or Citrus: Nutraceutical and Sensorial Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sanmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Taglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sgherri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ascrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (14), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24142625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic, morphological and chemical investigations reveal the genetic origin of Pompia (C. medica tuberosa Risso & Poiteau) -An old endemic Sardinian citrus fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Viglietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Origin of Primary and Secondary Metabolic Pathway Genes Revealed by C. maxima and C. reticulata Diagnostic SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Fabiana Barbosa de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Mario de Andrade Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of tropical mandarin collection: Implications for breeding related to fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Garcia Nevesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oliveira Jordao Do Amarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Fabiana Barbosa de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santana de Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.289-299. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic hybridization between diploid Poncirus and Citrus improves natural chilling and light stress tolerances compared with equivalent doubled-diploid genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.883-895. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1682-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Analysis by GC(RI), GC-MS and 13C NMR of Fortunella japonica Leaf Volatiles Obtained by Hydrodistillation, Microwave- assisted Hydrodistillation and Hydrolate Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of core collection sampling methods for mandarin germplasm based on molecular and phenotypic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 171 (3), pp.327-339. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraploid Carrizo citrange rootstock (Citrus sinensis Osb.*Poncirus trifoliata L. Raf.) enhances natural chilling stress tolerance of common clementine (Citrus clementina Hort. ex Tan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Lourkisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214, pp.108-115. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2017.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping by sequencing reveals the interspecific C. maxima / C. reticulata admixture along the genomes of modern citrus varieties of mandarins, tangors, tangelos, orangelos and grapefruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Salhi-Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0185618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis by GC(RI), GC-MS and C-13 NMR of fortunella japonica leaf volatiles obtained by hydrodistillation, microwave- assisted hydrodistillation and hydrolate extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.431 - 434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A L-type lectin gene is involved in the response to hormonal treatment and water deficit in Volkamer lemon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayse Drielly Sousa Santana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Emiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Podda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Centritto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 218, pp.94-99. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2017.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyploidization alters constitutive content of volatile organic compounds (VOC) and improves membrane stability under water deficit in Volkamer lemon (&amp;lt;em&amp;gt;Citrus limonia&amp;lt;/em&amp;gt; Osb.) leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayse Drielly Souza Santana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Emiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Michelozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Centritto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic origin of limes and lemons revealed by cytoplasmic and nuclear markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (4), pp.565-583. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcw005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the trifoliate orange taxon reveals two main genetic groups marked by specific morphological traits and water deficit tolerance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 154 (3), pp.495-514. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859615000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition of the leaf essential oil of grapefruits ( Citrus paradisi Macf.) in relation with the genetic origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Rocca Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bighelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (4), pp.265-271. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2016.1140090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of the Fruit Oils of Five Fortunella Species Grown in the Same Pedoclimatic Conditions in Corsica (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.259-262. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1601100231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des agrumes: leur évolution et la naissance des espèces cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 636, pp.35-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germacra-1(10),5-dien-4 alpha-ol in Fortunella sp leaf oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.445 - 450. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt tolerance traits revealed in mandarins (Citrus reticulata Blanco) are mainly related to root-to-shoot Cl- translocation limitation and leaf detoxification processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Novillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.90 - 100. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical characterization of the primary metabolism and antioxidant defence systems of acidic and acidless citrus genotypes during the major stages of fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giannettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (11), pp.228. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11738-015-1982-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure analysis of mandarin germplasm by nuclear, chloroplastic and mitochondrial markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-015-0951-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of the Fruit Oils of Five Fortunella Species grown in the Same Pedoclimatic Conditions in Corsica (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, oo (oo)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity revealed by physiological behavior of citrus genotypes subjected to salt stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Akbar Anjum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11738-014-1740-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-and long-term effects of carbohydrate limitation on sugar and organic acid accumulation during mandarin fruit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (11), pp.3906-3914. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germacra-1(10),5-dien-4α-ol in Fortunella sp.leaf oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, on line (oo), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological properties and resistance reversal effect of Helichrysum i Diversity of citron (Citrus medica L.) and phylogenetic analysis of related citron hybrids using molecular markers and essential oil compositions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1065 (ISHS.1), pp.125-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification variétale des agrumes: des formes naturelles aux biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 638, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Albert Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Prochnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uffe Hellsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation haplotyping to decipher nuclear genomic interspecific admixture in Citrus species: analysis of chromosome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, article 152 (19 p.). </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-014-0152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt-stress induced changes in the leaf proteome of diploid and tetraploid mandarins with contrasting Na+ and Cl- accumulation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Podda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Checcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mouhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rofidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170 (12), pp.1101 - 1112. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nuclear phylogenetic analysis: SNPs, indels and SSRs deliver new insights into the relationships in the 'true citrus fruit trees' group (Citrinae, Rutaceae) and the origin of cultivated species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hager Snoussi-Trifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcs227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of photosynthesis and antioxidant performance of several Citrus and Fortunella species (Rutaceae) under natural chilling stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giannettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-012-0769-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytological and molecular characterization of three gametoclones of Citrus clementina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Germana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Aleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Chiancone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-13-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and biochemical response to photooxidative stress of the fundamental citrus species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Giannettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147, pp.126-135. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotetraploid trifoliate orange (Poncirus trifoliata) rootstocks do not impact clementine quality but reduce fruit yields and highly modify rootstock/scion physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134, pp.100 - 107. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological analysis of salt stress behaviour of citrus species and genera: Low chloride accumulation as an indicator of salt tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.103 - 112. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference genetic map of C. clementina hort. ex Tan.; citrus evolution inferences from comparative mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire T. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative use of InDel and SSR markers in deciphering the interspecific structure of cultivated citrus genetic diversity: a perspective for genetic association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (1), pp.77 - 94. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-011-0658-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and chemical diversity of citron (Citrus medica L.) based on nuclear and cytoplasmic markers and leaf essential oil composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New universal mitochondrial PCR markers reveal new information on maternal citrus phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mouhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kamiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.49 - 61. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0314-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facultative apomixis and chromosome doubling are sources of heterogeneity in citrus rootstock trials: impact on clementine production and breeding selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (4), pp.815-819. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of proteome changes induced by the two spotted spider mite Tetranychus urticae and methyl jasmonate in citrus leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Maserti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. del Carratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Migheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 168 (4), pp.392 - 402. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2010.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of genetic diversity in Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1479262111000189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Comparison of Volatile Constituents of Juice andPeel from Clementine, Mandarin and their Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.1495 - 1498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraploidization events by chromosome doubling of nucellar cells are frequent in apomictic citrus and are dependent on genotype and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Aleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1), pp.37 - 50. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparison of volatile constituents of juice and peel from clementine, mandarin and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nat Pod Comm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.1495-1498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and Bound Cinnamic Acid Derivatives in Corsica Sweet Blond Oranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Ould El Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.435 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to high salinity in tetraploid citrus seedlings increases with water availability and correlates with expression of candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Mouhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Brumos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (7), pp.674-685. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP10035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing steps and fruit maturity on volatile concentrations in juices from clementine, mandarin, and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 231(3), 379-386, pp.379-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing steps and fruit maturity on volatile concentrations in juices from clementine, mandarin, and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Food Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 231 (3), pp.379 - 386. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00217-010-1283-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile composition of hybrids Citrus juices by Headspace Solid-Phase Micro Extraction / Gas Chromatography / Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chiaramonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116, pp.382-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile composition of hybrids Citrus juices by headspace solid-phase micro extraction/gas chromatography/mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chiaramonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (1), pp.382-390. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of the EST-SSRs developed on Nules clementine (Citrus clementina Hort ex Tan) to other Citrus species and their effectiveness for genetic mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Argout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.287. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of the leaf oil of 113 hybrids. from Citrus clementina (Commun) x Citrus deliciosa (Willow Leaf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barzalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.152-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microsatellite markers in mandarin orange (Citrus reticulata Blanco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bassene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.119-122. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2007.01893.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of the leaf oil of 113 hybrids from Citrus clementina (Commun) × Citrus deliciosa (Willow Leaf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Barzalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3), pp.152-163. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.1867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of morphological and physiological characters, and molecular markers to evaluate the genetic diversity of three clementine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Chahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Tijane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid El-Mousadik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general method for the extraction of citrus leaf proteins and separation by 2D electrophoresis: A follow up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Elena Maserti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maria Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 849 (1-2), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2006.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoid biosynthetic pathway in Citrus genus: number of copies and phylogenetic diversity of seven genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (18), pp.7405-7417. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf070711h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoid Diversity in Cultivated Citrus Is Highly Influenced by Genetic Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanciullino A.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoid diversity in cultivated Citrus is highly influenced by genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0526644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in organic acids and sugars during early stages of development of acidic and acidless citrus fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Vincente Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Carcouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (21), pp.8335-8339. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf061648j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Desjobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf volatile compounds of six citrus somatic allotetraploid hybrids originating from various combinations of lime, lemon, citron, sweet orange, and grapefruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (6), pp.2224 - 2230. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf048315b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus somatic tetrapoid hybrids exhibit a differential reduction of leaf sesquiterpenoids biosynthesis compared with their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flav. Fragr. J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.626-632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf volatile compounds of six citrus somatic allotetraploid hybrids originating from various combinations of lime, citron, sweet orange and grapefruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.224-2230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nucleo-Cytoplasmic Interactions on Leaf Volatile Compounds from Citrus Somatic Diploid Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (11), pp.4517- 4523. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0502855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf volatile compounds of seven citrus somatic tetraploid hybrids sharing willow leaf mandarin (Citrus deliciosa Ten.) as their common parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51 (20), pp.6006 - 6013. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0345090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Volatile Compounds of Seven Citrus Somatic Tetraploid Hybrids Sharing Willow Leaf Mandarine (Citrus deliciosa Ten) as Their Common Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.6006-6013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of cleaved amplified polymorphic sequence method for analysis of cytoplasmic genome among Aurantioideae intergeneric somatic hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 128 (2), pp.225 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf and peel volatile compounds of an interspecific citrus somatic hybrid [Citrus aurantifolia (Christm.) Swing. plus Citrus paradisi Macfayden]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Gancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (6), pp.416 - 424. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-random inheritance of mitochondrial genomes in Citrus hybrids produced by protoplast fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Grosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.604-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlorin screening in various Citrus species and varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.M. Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.4728-4733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'hybridation somatique pour l'exploitation des ressources génétiques des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.223-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isozyme analysis revealed that the Portuguese mandarin 'Carvalhais' originated as a single clone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Elisiario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Guerreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnology for triploid mandarin breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier Sudahono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mademba-Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (53), pp.307-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrumes : diversité génétique et amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 151, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA amplified fingerprinting, a useful tool for determination of genetic origin and diversity analysis in Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HortScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30 (5), pp.1063-1067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des agrumes et biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 50, pp.267-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of high molecular weight genomic DNA from nuclei of woody plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (3), pp.388-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of an intergeneric citrus hybrid using molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49 (5-6), pp.404-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of endogenous viral elements (EVEs) in Citrus species and their putative involvement in genome structure and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sidibe-Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vassilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Citrus Congress (ICC2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS), Nov 2024, Jeju, South Korea. pp.63-71, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1448.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic determinants of resistance/tolerance to Phytophthora citrophthora to develop genomic selection in citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Lourkisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Aller-Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC); International Society for Horticultural Science, Nov 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des agrumes dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Salon International de l'Agrume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté de Communes de la Riviera française, Apr 2024, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée du cédrat depuis la vallée de l'Indus jusqu'aux rivages corses: plus de 2000 ans d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête de cédrat (foire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, village de Tox (Corse), Oct 2023, Tox, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bigaradier: ses origines géographique, génétique et sa diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences sur le bigaradier dans le cadre de la manifestation Jardins Jardins aux Tuilerie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chanel et la Fondation Mul, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The essential oils in citrus taxonomy: strengths and limitations of chemotaxonomy versus genetic phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Baccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Citrus congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mersin, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environment on citrus fruit abscission and maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Horticultural Congress on Horticulture - Sustaining Lives, Livelihoods and Landscapes (IHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1119.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Water Deficit Tolerance of Poncirus trifoliata Genotypes Related to Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Ben Yahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Talón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.6, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Global Conservation Strategy for Citrus Genetic Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikeal L. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick G. Gmitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.9, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genetic Mapping between Clementine, Pummelo and Sweet Orange and the Interspecicic Structure of the Clementine Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire T. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.13, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of citron (Citrus medica) and phylogenetic analysis of related citron hybrids using molecular markers and essential oil composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Valencia, Spain. pp.9, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity Analysis and Population Structure of the Mandarin Germplasm by Nuclear SNP Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Structure and Phylogeny of the 'True Citrus Fruit Trees' Group (Citrinae, Rutaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hager Snoussi-Trifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Valencia, Spain. pp.11, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Citrus Fruits: how scientific insights on citrus phylogeny can elucidate a very controversial and unclear situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juice Summit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Juice Fruit Association. INC., Oct 2015, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abscission Study during Citrus Fruit Maturation in Corsica: Unfavorable Environmental Conditions for Fruit Shedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ben Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress - International Society of Citriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). INT., Nov 2012, Valencia, Spain. pp.5, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus Haplotyping by Parallel Sequencing to Decipher the Interspecific Mosaic Genome Structure of Cultivated Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Citriculture (ISC). Valence, INT., Nov 2012, Valencia, Spain. pp.12, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1065.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent insights on citrus diversity and phylogeny of Citrus taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRUMED - Gli Agrumi nella storia del Bacino del Mediterraneo: origine, diffusione e usi Workshop a Pompei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università del Salento. Lecce, ITA., Dec 2014, Pompei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspermie ou quand la graine n'est plus indispensable ou devient indésirable !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique SNHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). Paris, FRA., May 2013, Rennes, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of citron (Citrus medica L.) and phylogenetic analysis of related citron hybrids using molecular markers and essential oil compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Citrus Congress; Citrus and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, ripening and contamination of volatile compounds from mandarins, clementines and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Symposium for Fruit &amp; Vegetable Processing - Networking and Innovation in Science &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, ripening and contamination of volatile compounds from mandarin (Citrus reticulate Blanco) and especially Clementine (Citrus reticulata x Citrus sinensis) juices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Aromatic and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiles and essential oil compositions of 24 varieties from Citrus medica L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene rich oils from leaves of five Fortunella species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bradesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesquiterpene rich oils from leaves of five Fortunella species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savigliano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoid composition are correlated with the genetic diversity organization of Citrus genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Pigments in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and evaluation of diplogyny in clementine (Citrus clementina) for use in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Maddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Sep 2003, Angers, France. pp.7, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.663.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus STMS markers development and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International conference on the status of plant and animal genome research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique des huiles essentielles de zestes et de feuilles de huit variétés de mandarines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Fanciullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation au cours de la maturité de la teneur en phlorine dans la peau et le jus de différentes variétés d'oranges cultivées en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.M. Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Gaydou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de diversité génétique chez les agrumes : une perception de l'évolution et des relations inter et intraspécifiques par l'approche du marquage moléculaire de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque sur les recherches fruitières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de porte-greffe agrumes sur la production de clémentine dans 3 zones méditerranéennes aux conditions environnementales contrastées : Corse, Sardaigne, Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zurru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ezzoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kabbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources génétiques agrumes à la SRA INRA-CIRAD : un complexe d'espèces présentant une diversité génétique fortement structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genetic relationships in Citrus genus by means of sequence tagged microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Symposium on Molecular Markers for Characterizing Genotypes and Identifying Cultivars in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la diversité génétique des mandariniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gelormini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rafanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing rootstocks : a difficult choice for the nurserymen - sharing a 40 years experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing rootstocks. A difficult choice for nurserymen. Sharing a 40 years experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de marqueurs microsatellites chez les agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foundation unit of San Giuliano Corsica : a basis for the citrus national certification scheme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des porte-greffe pour répondre aux contraintes biotiques et abiotiques : exemple du bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence tagged microsatellites polymorphism : an alternative tool for cultivar identification and evaluation of genetic relationships in Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the parental origin 2n gametes and mode of nuclear restitution of spontaneous triploid citrus hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of meiotic behavior of the tetraploid Clausena excavata species by molecular marker segregation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus germplasm exploitation by somatic hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of CAPS (Cleaved Amplified Polymorphic Sequences) for cytoplasmic genome studies in Aurantioideae subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lotfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress ISC Florida 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des marqueurs moléculaires pour la caractérisation et la protection du matériel végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des biotechnologies pour relever les défis posés à l'agrumiculture méditerraneenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Scientifiques et Techniques sur les Agrumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'hybridation somatique pour la création de cultivars triploides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sudahono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d'embryons et de cals embryogènes haploides de clémentiniers par gynogénèse induite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets porte-greffe sur certains critères agronomiques pour le clémentinier commun SRA 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vignale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Scientifiques et Techniques sur les Agrumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de porte-greffes d'agrumes allotétraploïdes par hybridation somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie générale d'amélioration des agrumes au CIRAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goguey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle 1998 CIRAD-FLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèses sur l'origine génétique du bergamotier fondées sur l'analyse moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Internationales Huiles Essentielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Digne les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of haploid plants and embryogenic calli of clementine (Citrus reticulata blanco) after in situ parthenogenesis induced by irradiated pollen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic hybridisation in citrus : some new hubrid and alloplasmic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sudahono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient protocol for the isolation of high molecular weight DNA from citrus and RFLP analysis after separation of large DNA fragments by pulsed field elctrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set of cytoplasmic markers based on amplification reactions : application for taxonomy and control of somatic hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rescue and selection of spontaneous triploids by flow cytometry for easy peeler citrus breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Allent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerizing the rootstock database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach in genetic selection and characterization of citrus and possible benefits for the juice industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lagoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juiceworld 2000 International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus genome mapping with molecular markers : two maps obtained by segregation analysis of progeny of one intergeneric cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Sun City, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du génome des agrumes à l'aide des marqueurs moléculaires et distorsions de ségrégation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Uncinula necator (grape powdery mildew) to fungicides inhibiting sterol biosynthesis : biochemical and molecular approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Délye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Random Amplified Polymorphic DNA (RAPD) to Citrus genetics and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a seed cryobank to preserve the citrus genetic resources of INRAE-Cirad germplasm: a complementary strategy to the tree field conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISHS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Citrus Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mersin, Turkey. Acta Horticulturae, 1399, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1399.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement d'un hybride somatique allotétraploïde et de ses parents en réponse aux conditions hivernales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Oustric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giannettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDD Université de Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus SNPs analysis allows phylogenetic assignation of DNA fragments to decipher the interspecific mosaic genome structure of cultivated citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Ancillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Garcia-Lor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plante genome evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality and yield of essential oils from sour orange ( Citrus aurantium ) and sweet orange ( C. sinensis ) are challenged by pre- and postharvest factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Jeju Corée, South Korea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1448, pp.705-714, 2026, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2026.1448.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrumes du Nord de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Minuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Nieddu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Piazzola, 2022, 978-2-36479-137-4. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/m6z4-d276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Maison, 480 p., 2017, 978-2-37085-012-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The essential oils in citrus taxonomy: strengths and limitations of chemotaxonomy versus genetic phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tomi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIVth International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-58, 2024, 978-94-62613-98-0. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1399.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a seed cryobank to preserve the citrus genetic resources of INRAE-Cirad germplasm: a complementary strategy to the tree field conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Citrus Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, pp.109-116, 2024, 978-94-62613-98-0. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2024.1399.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hussain Sajjad (ed.); Khalid Muhammad Fasih (ed.); Ali Muhammad Arif (ed.); Ahmed Niaz (ed.); Hasanuzzaman Mirza (ed.); Ahmad Shakeel (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citrus production: Technological advancements and adaptation to changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1-21, 2023, 978-0-367-63474-2. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003119852-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of seed tolerance to dehydration of citrus species: a crucial step for genetic resources cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Ulian; A. Noorani; R. Morillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Conservation and Sustainable Use of Horticultural Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1384, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.451-458, 2023, 978-94-62613-83-6. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1384.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Citron in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Citron Compendium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.287-328, 2023, 978-3-031-25775-9. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25775-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the specificities of citrus reproductive biology drive the strategies for the selection of seedless varieties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I International Symposium on Reproductive Biology of Fruit Tree Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1342, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-158, 2022, Proceeding of the I International Symposium on Reproductive Biology of Fruit Tree Species, 978-94-62613-41-6. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1342.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution de la diversité des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curk Franck (ed.); Luro François (ed.); Minuto Giovanni (ed.); Nieddu Gianni (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agrumes du nord de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Alain Piazzola, pp.45-75, 2022, 978-2-36479-137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rootstock, fruit development stage and ploidy level on the yield, composition and aromatic properties of sweet orange peel essential oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Paymal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Horticultural Science (ISHS). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1353, , pp.197-202, 2022, 978-94-62613-51-5. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection naturelle et dirigée chez les agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Mezzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-330-14519-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to AGRUMED: Archaeology and history of citrus fruit in the Mediterranean. Acclimatization, diversifications, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Zech Matterne, Girolamo Fiorentino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean: Acclimatization, diversifications, uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection du Centre Jean Bérard de Naples, chapitre 1, 2018, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.2240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés et porte-greffes : création, description et sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clémentiniers et autres petits agrumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2013, Savoir Faire (Quae), 978-2-7592-2067-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clementine dans la diversité génétique des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Curk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clémentiniers et autres petits agrumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2013, Savoir Faire (Quae), 978-2-7592-2067-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ploidy manipulation for breeding seedless triploid citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2008, 0-470-17152-9 978-0-470-17152-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic diversity of cultivated tropical plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 2002, 2-87614-541-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 2001, 2-87614-426-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jacquemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité génétique des plantes tropicales cultivées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 1999, 2-87614-334-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amélioration des plantes tropicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, 1999, 2-87614-292-9 2-7099-1974-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du complexe d’espèces à l’Adn : histoire d’un cheminement depuis la phylogénie des agrumes vers une connaissance de la structure des génomes et des gènes contrôlant des caractères d’intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Corse Pasquale Paoli, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02804679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we harness the genetic diversity for genetic improvement, taking into account reproductive traits acquired through the evolution of the citrus species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Genetic &amp; Breeding, Université de Bordeaux, France. 2024, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Mise à niveau des professeurs de SVT de Corse, Université de Corse, France. 2024, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId619"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9F02CFB"/>
+    <w:nsid w:val="8DEB942F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-luro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5189-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121923576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220299680" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14121824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1421.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perdereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1475965" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15573" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9050577" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paymal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Quinton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091800" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12050990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Baccati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12020214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khefifi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Brito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01571-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11202747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min Vivian Goh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Pua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huey Ee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunle Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10061117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11061084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Demarcq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cavailles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schippa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07894" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neves Claudia Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Gilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesteira Abelmon da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091256" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Selmane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Tadeo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10040591" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Viglietti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Galla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Porceddu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Barcaccia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8040083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.12.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sanmartin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Taglieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Macaluso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sgherri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ascrizzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24142625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Scarpa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112083" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Do Amaral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Fabiana Barbosa de Paula" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ollitrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Mario de Andrade Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garcia Nevesa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira Jordao Do Amarala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santana de Nascimento" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.05.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1682-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Casanova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200331" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garcia-Lor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Navarro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12376" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.04.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Oueslati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Salhi-Hannachi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185618" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Tomi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629088v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayse Drielly Sousa Santana Vieira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Emiliani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bartolini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Podda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Centritto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.07.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640644v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayse Drielly Souza Santana Vieira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Michelozzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.02.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Yahmed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollitrault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859615000234" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Rocca Serra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tomi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bighelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2016.1140090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bradesi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1601100231" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3258" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJVM0244-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Novillo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salvador" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.05.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-1982-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0951-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akbar Anjum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1740-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239197v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7594" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61GM86VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venturini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costantino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paolini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630102v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638619v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Ancillo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-014-0152-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Snoussi-Trifa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs227" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Checcucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mouhaya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.03.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2D5TRJ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771123v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0769-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644644v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Germana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aleza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxian Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Chiancone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-129" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.09.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332312v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Curk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.11.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHZ3RLQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Terol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire T. Federici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Lotfy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-593" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2012.06.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648609v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0658-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71110E60786068C6868F854AA31C7437ED1D3ED6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.12.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07NKMD9J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647786v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bassene" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kamiri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49984201432A503764BCCC06167BB4FF4EE2E9F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.09.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-589XZHZF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645592v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Maserti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Carratore" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Della Croce" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.026" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98PTVCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645998v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paolini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tomi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muselli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262111000189" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Schwarz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Agusti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr099" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678309v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barboni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muselli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661053v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carrera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Ould El Kebir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquemond" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lozano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brumos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP10035" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506461v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Desjobert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662036v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-010-1283-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSLQ8FZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449611v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiaramonti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chiaramonti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.031" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP2JMNVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661072v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-287" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barzalona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658608v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dambier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lotfy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01893.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR76QVBM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666039v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barzalona" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1867" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLKQNNJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662199v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chahidi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Otmani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Tijane" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El-Mousadik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.10.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QBHQ2QV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664950v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Maserti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maria Della Croce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.09.025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KPBCWN7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661432v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070711h" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRSND74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288978v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661673v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vincente Albertini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carcouet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061648j" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T8972RC6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667466v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0526644" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4K4Q1XGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667391v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Desjobert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fanciullino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678084v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048315b" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H484BP1H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Gancel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Froelicher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289225v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680337v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502855" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCGBL1WQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675755v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Gancel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0345090" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XQ1QRSGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289286v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gancel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaquemond" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673780v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carreel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rist" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oll&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brillouet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1119" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5RHDD9L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670926v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Cabasson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Grosser" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697391v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.M. Louche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Gaydou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lesage" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694551v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dambier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694735v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Elisiario" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Santos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Guerreiro" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698661v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dambier Sudahono" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mademba-Sy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684370v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700483v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollitraut" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701309v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715571v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700891v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717730v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leleu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller-Estevez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706460v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706499v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706477v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706367v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744288v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Tadeo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Selmane" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mimoun" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1119.8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740080v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.174" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742953v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.71" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743167v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venturini" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.12" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742771v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikeal L. Roose" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick G. Gmitter" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lee" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hummer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Machado" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740083v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743398v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.8" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794815v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739623v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.152" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740091v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.11" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791876v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939830v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bakry" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Froelicher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802797v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604236v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604218v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604438v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593830v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutour" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bradesi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752432v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764521v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Maddy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Froelicher" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.663.152" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763729v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764158v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fanciullino" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762352v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759460v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764458v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zurru" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ezzoubir" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kabbage" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763661v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760667v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rist" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763588v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gelormini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rafanel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762106v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Aubert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825065v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761653v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764310v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763306v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770224v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771847v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maddy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770375v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771339v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotfy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767386v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765874v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770508v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767263v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sudahono" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764562v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allent" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767150v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vignale" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771837v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seker" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakry" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770275v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goguey" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764565v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768125v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764942v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laigret" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764560v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769449v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769648v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769338v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagoda" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771835v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779434v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777272v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774034v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706422v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1399.13" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187451v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giannettini" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746454v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646466v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Minuto" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Nieddu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m6z4-d276" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789057v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pic" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644048v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccati" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1399/1399_6.htm" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1399.6" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644057v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179942v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003119852-1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644035v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pailly" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1384/index.htm" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.57" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127101v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karp" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Campocasso" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25775-9_10" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644070v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1342/index.htm" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1342.22" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179945v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644015v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paymal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quinton" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.24" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645026v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896388v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2240" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810428v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3195-les-clementiniers-et-autres-petits-agrumes.html" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810633v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824810v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832666v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825253v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834449v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835268v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804679v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706320v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706447v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-luro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5189-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121923576" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220299680" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernardini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margie Rovinalti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202503648" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Costantino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14121824" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1421.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tomu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/BOJ.2025.05.000620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Perdereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1475965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Lourkisti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Antoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9050577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Paymal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Quinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14091800" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12050990" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Baccati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12020214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khefifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carla Brito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01571-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859304v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11202747" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min Vivian Goh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Pua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huey Ee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunle Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03372865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux-Cuvelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10061117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11061084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Demarcq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cavailles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lambert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schippa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07894" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neves Claudia Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Gilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesteira Abelmon da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091256" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Selmane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Mimoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Tadeo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10040591" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oustric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00127" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Viglietti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Galla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Porceddu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Barcaccia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8040083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622898v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.12.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sanmartin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Taglieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Macaluso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sgherri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ascrizzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24142625" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Scarpa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112083" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Do Amaral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Fabiana Barbosa de Paula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ollitrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Mario de Andrade Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01128" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garcia Nevesa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira Jordao Do Amarala" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santana de Nascimento" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.05.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1682-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sutour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Casanova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200331" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garcia-Lor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12376" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.04.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Oueslati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Salhi-Hannachi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185618" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Tomi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629088v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayse Drielly Sousa Santana Vieira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Emiliani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bartolini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Podda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Centritto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2017.07.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayse Drielly Souza Santana Vieira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Michelozzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.02.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634885v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Yahmed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollitrault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859615000234" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526514v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Rocca Serra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tomi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bighelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2016.1140090" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bradesi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1601100231" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634407v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3258" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJVM0244-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Novillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salvador" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.05.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-015-1982-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0951-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akbar Anjum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1740-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291670v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7594" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-61GM86VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venturini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costantino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paolini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630102v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Ancillo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-014-0152-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649262v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Checcucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mouhaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2013.03.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2D5TRJ5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Snoussi-Trifa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs227" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0769-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Germana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aleza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Carrera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxian Chen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Chiancone" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.09.014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332312v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Curk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.11.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHZ3RLQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2012.06.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647842v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Terol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire T. Federici" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Lotfy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-593" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0658-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71110E60786068C6868F854AA31C7437ED1D3ED6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678393v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.12.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07NKMD9J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647786v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bassene" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kamiri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49984201432A503764BCCC06167BB4FF4EE2E9F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647083v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.09.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-589XZHZF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Maserti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Carratore" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Della Croce" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.026" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98PTVCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650148v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262111000189" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645998v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paolini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tomi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muselli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Costa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647455v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Schwarz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Agusti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr099" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678309v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barboni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muselli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661053v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carrera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Ould El Kebir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquemond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lozano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606867v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brumos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP10035" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506461v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Desjobert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662036v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-010-1283-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSLQ8FZ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449611v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiaramonti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655492v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chiaramonti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.031" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP2JMNVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661072v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-287" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barzalona" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658608v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dambier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lotfy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2007.01893.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR76QVBM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666039v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barzalona" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1867" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLKQNNJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662199v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chahidi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Otmani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Tijane" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid El-Mousadik" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.10.009" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QBHQ2QV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664950v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Maserti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maria Della Croce" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.09.025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KPBCWN7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661432v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070711h" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRSND74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288978v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667466v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0526644" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4K4Q1XGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661673v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vincente Albertini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carcouet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061648j" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T8972RC6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667391v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Desjobert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288999v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fanciullino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678084v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048315b" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H484BP1H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289174v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Gancel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Froelicher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemond" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289225v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680337v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502855" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCGBL1WQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675755v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Gancel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0345090" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XQ1QRSGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289286v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gancel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaquemond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673780v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carreel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rist" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678622v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oll&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brillouet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1119" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5RHDD9L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670926v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Cabasson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Grosser" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697391v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.M. Louche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Gaydou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lesage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694551v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dambier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694735v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Elisiario" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Santos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Guerreiro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698661v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dambier Sudahono" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mademba-Sy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684370v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700483v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollitraut" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701309v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715571v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700891v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601959v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choisne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vassilieff" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1448.7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717730v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Leleu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Aller-Estevez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706460v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706499v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706477v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706367v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744288v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Tadeo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Selmane" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mimoun" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1119.8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740080v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.174" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742771v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikeal L. Roose" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick G. Gmitter" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lee" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hummer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Machado" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.7" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742953v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.71" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743167v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venturini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.12" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740083v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743398v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.8" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794815v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739623v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.152" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740091v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1065.11" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791876v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939830v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bakry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Froelicher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802797v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604236v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604218v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593830v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sutour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bradesi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752432v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764521v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Maddy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Froelicher" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.663.152" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763729v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764158v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fanciullino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762352v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759460v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764458v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zurru" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ezzoubir" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kabbage" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763661v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760667v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rist" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763588v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gelormini" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rafanel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762106v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Aubert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825065v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761653v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764310v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763306v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770224v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771847v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maddy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770375v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771339v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotfy" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mas" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767386v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765874v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770508v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767263v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sudahono" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764562v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allent" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767150v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vignale" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771837v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seker" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bakry" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770275v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goguey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764565v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764561v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768125v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764942v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laigret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764560v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769648v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769449v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769338v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagoda" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771835v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779434v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777272v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774034v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706422v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1399.13" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187451v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giannettini" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746454v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602027v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quinton" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2026.1448.87" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646466v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Minuto" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Nieddu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m6z4-d276" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789057v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pic" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644048v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccati" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1399/1399_6.htm" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1399.6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644057v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179942v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003119852-1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644035v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pailly" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1384/index.htm" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.57" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127101v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Karp" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Campocasso" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25775-9_10" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644070v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1342/index.htm" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1342.22" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179945v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644015v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paymal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.24" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645026v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896388v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2240" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810428v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3195-les-clementiniers-et-autres-petits-agrumes.html" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810633v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824810v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832666v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825253v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834449v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835268v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804679v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706320v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706447v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>