--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1011,261 +1011,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of double‑cavity flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denisse Sciamarella</w:t>
+                <w:t xml:space="preserve">State space analysis of minimal channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreyas Acharya Neelavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-017-2360-8⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.035511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1873-7005/aa6790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633918v1</w:t>
+                <w:t xml:space="preserve">hal-01633921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State space analysis of minimal channel flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shreyas Acharya Neelavara</w:t>
+                <w:t xml:space="preserve">Experimental study of double‑cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tuerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Sciamarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Duguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lusseyran</w:t>
+                <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (3), pp.035511. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1873-7005/aa6790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2360-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633921v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal instabilities in an experimental open cavity flow</w:t>
               </w:r>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.013005-1 013005-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5229,260 +5229,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique et méthode de gradient pour le contrôle en boucle fermée de l'écoulement en cavité ouverte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning drag reduction of car and truck models with multiple actuators and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zhigang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Orsay (Université Paris-Sud 11), France</w:t>
+              <w:t xml:space="preserve">Aerovehicles 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873716v1</w:t>
+                <w:t xml:space="preserve">hal-03873526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning drag reduction of car and truck models with multiple actuators and sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage automatique et méthode de gradient pour le contrôle en boucle fermée de l'écoulement en cavité ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Varon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerovehicles 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873526v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de force basé sur les dynamiques transitoires de sillage dans le pinball fluidique</w:t>
               </w:r>
@@ -6079,535 +6079,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence control applied to drag reduction of the fluidic pinball</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+                <w:t xml:space="preserve">Bifurcations successives de l'écoulement transverse en cavité ouverte et interaction avec les oscillations de la couche cisaillée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263714v1</w:t>
+                <w:t xml:space="preserve">hal-02401152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique de lois de contrôle d'écoulement par programmation génétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+                <w:t xml:space="preserve">Dynamiques transitoires du sillage en pinball fluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deng Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornejo-Maceda Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Pastur</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loiseau Jean-Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">22m Recontre du Non Linéare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387537v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear jet-flap interactions: a dynamical-systems analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaunet</w:t>
+                <w:t xml:space="preserve">Artificial intelligence control applied to drag reduction of the fluidic pinball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Morzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAMM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378562v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique de lois de contrôle d'écoulement par intelligence artificielle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Y. Cornejo Maceda</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique de lois de contrôle d'écoulement par programmation génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263719v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques transitoires de sillage dans le pinball fluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6616,810 +6594,832 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cornejo-Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations successives de l'écoulement transverse en cavité ouverte et interaction avec les oscillations de la couche cisaillée.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Feger</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique de lois de contrôle d'écoulement par intelligence artificielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Y. Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Morzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401152v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques transitoires du sillage en pinball fluidique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd Noack</w:t>
+                <w:t xml:space="preserve">Nonlinear jet-flap interactions: a dynamical-systems analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornejo-Maceda Guy</w:t>
+                <w:t xml:space="preserve">Vincent Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22m Recontre du Non Linéare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA, May 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398861v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-output models for turbulent jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+                <w:t xml:space="preserve">Oscillations auto-entretenues et instabilités centrifuges dans un écoulement de cavité ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Basley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402676v1</w:t>
+                <w:t xml:space="preserve">hal-02097648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations auto-entretenues et instabilités centrifuges dans un écoulement de cavité ouverte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Basley</w:t>
+                <w:t xml:space="preserve">Closed-loop turbulence control: From human to machine learning (and retour)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">GAMM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, München, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097648v1</w:t>
+                <w:t xml:space="preserve">hal-01856259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop turbulence control: From human to machine learning (and retour)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming the fluidic pinball with artificial intelligence control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Morzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, München, Germany</w:t>
+              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856259v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the fluidic pinball with artificial intelligence control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+                <w:t xml:space="preserve">Input-output models for turbulent jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387544v1</w:t>
+                <w:t xml:space="preserve">hal-02402676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing MIMO control for fluidic pinball using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7591,51 +7591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence control applied to drag reduction of the fluidic pinball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7932,64 +7932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State space representation and scaling of different flow regimes in MFU plane Poiseuille flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyas Acharya Neelavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9978,368 +9978,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré section analysis of an experimental frequency intermittency in an open cavity flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow instabilities development inside an open cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. pp.ID 11329</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327120v1</w:t>
+                <w:t xml:space="preserve">hal-00327095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes lagrangiennes pour l'analyse d'écoulements instationnaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poincaré section analysis of an experimental frequency intermittency in an open cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champs de pression pariétale induits par les écoulements turbulents. In : CCFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. pp.ID 11329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384391v1</w:t>
+                <w:t xml:space="preserve">hal-00327120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow instabilities development inside an open cavity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de méthodes lagrangiennes pour l'analyse d'écoulements instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 81</w:t>
+              <w:t xml:space="preserve">Champs de pression pariétale induits par les écoulements turbulents. In : CCFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327095v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse déterministe de la compétition non-linéaire de modes dans un écoulement en cavité</w:t>
               </w:r>
@@ -10980,243 +10980,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures tourbillonnaires engendrées par l'interaction entre une couche limite laminaire et une cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Fraigneau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gougat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t>
+              <w:t xml:space="preserve">Colloque FLUVISU 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090556v1</w:t>
+                <w:t xml:space="preserve">hal-00091826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures tourbillonnaires engendrées par l'interaction entre une couche limite laminaire et une cavité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gougat</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eschenbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FLUVISU 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ecully, France</w:t>
+              <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091826v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l'écoulement dans un échangeur de chaleur tubulaire par vélocimétrie par images de particules</w:t>
               </w:r>
@@ -12429,51 +12429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Y Cornejo Maceda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Varon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Noack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cornejo Maceda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzy&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Noack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuerke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.024401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy y Cornejo Maceda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900268" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Picella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Robinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cherubini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2360-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Acharya Neelavara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aa6790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Douay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.726" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6J81915Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Douay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061410" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/2/025005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Gu&#233;niat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Soria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1579-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4TZ80X7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Cammilleri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-013-0293-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delprat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0942-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Menelas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0134-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XBVN9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouterra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Cafsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belghith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3005435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Adrianos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0188-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2P2SV7M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Faure" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2353277" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ndoumbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00025-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Izrar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Miroshnikov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868548" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Hanratty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690391102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKR3PT0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Brancher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.104900" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debouzy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesolin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.526" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Leclercq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04476406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Y. Cornejo Maceda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873716v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Yoslan Cornejo Maceda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noack Bernd R." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewei Fan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzynski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B R Noack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cornejo Maceda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pastur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263714v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2433" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03195624v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cornejo-Maceda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398861v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Nan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornejo-Maceda Guy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiseau Jean-Christophe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097648v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L. Douay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M. Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678968v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678727v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025972v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;niat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Douay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678987v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678993v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pass Mochki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327120v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327095v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179699v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pechlivanian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pethieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090598v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091826v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953935v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gougat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874030v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lusseyran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24355/dbbs.084-202208220937-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023371v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL103N" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Y Cornejo Maceda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Varon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Noack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cornejo Maceda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzy&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Noack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuerke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.024401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy y Cornejo Maceda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900268" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Picella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Robinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cherubini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Acharya Neelavara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aa6790" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2360-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Douay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.726" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6J81915Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Douay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061410" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/2/025005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Gu&#233;niat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Soria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1579-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4TZ80X7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Cammilleri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-013-0293-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delprat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0942-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Menelas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0134-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XBVN9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouterra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Cafsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belghith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3005435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Adrianos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0188-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2P2SV7M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Faure" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2353277" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ndoumbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00025-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Izrar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Miroshnikov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868548" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Hanratty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690391102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKR3PT0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Brancher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.104900" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debouzy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesolin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.526" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Leclercq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04476406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Y. Cornejo Maceda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Yoslan Cornejo Maceda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noack Bernd R." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewei Fan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzynski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B R Noack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cornejo Maceda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pastur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401152v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398861v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Nan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornejo-Maceda Guy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiseau Jean-Christophe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03195624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cornejo-Maceda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263719v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378562v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2433" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L. Douay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M. Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678968v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678727v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025972v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;niat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Douay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678987v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678993v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pass Mochki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327095v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327120v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179699v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pechlivanian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pethieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090598v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091826v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953935v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gougat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874030v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lusseyran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24355/dbbs.084-202208220937-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023371v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL103N" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>