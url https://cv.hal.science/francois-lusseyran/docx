--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -1245,247 +1245,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal instabilities in an experimental open cavity flow</w:t>
+                <w:t xml:space="preserve">The onset of centrifugal instability in an open cavity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cl Douay</w:t>
+                <w:t xml:space="preserve">Christelle Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 788, pp.670-694. </w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.061410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/48/6/061410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631876v1</w:t>
+                <w:t xml:space="preserve">hal-01631877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The onset of centrifugal instability in an open cavity flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Douay</w:t>
+                <w:t xml:space="preserve">Centrifugal instabilities in an experimental open cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 788, pp.670-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/48/6/061410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-selection mechanism in incompressible open-cavity flows via reflected instability waves</w:t>
               </w:r>
@@ -1729,745 +1729,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating and streaming flow identification in a thermoacoustic resonator, from undersampled PIV measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating mode competition and three-dimensional features from two-dimensional velocity fields in an open cavity flow by modal decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimond Guéniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice - Xavier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25, pp.025005(1-16). </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.085101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/2/025005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4891254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631897v1</w:t>
+                <w:t xml:space="preserve">hal-01631909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating mode competition and three-dimensional features from two-dimensional velocity fields in an open cavity flow by modal decompositions</w:t>
+                <w:t xml:space="preserve">On the modulating effect of three-dimensional instabilities in open cavity flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florimond Guéniat</w:t>
+                <w:t xml:space="preserve">Jérémy Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc R. Pastur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lusseyran</w:t>
+                <w:t xml:space="preserve">Julio Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4891254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 759, pp.546-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631909v1</w:t>
+                <w:t xml:space="preserve">hal-01631908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modulating effect of three-dimensional instabilities in open cavity flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscillating and streaming flow identification in a thermoacoustic resonator, from undersampled PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Soria</w:t>
+                <w:t xml:space="preserve">Diana Baltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Delprat</w:t>
+                <w:t xml:space="preserve">Maurice - Xavier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 759, pp.546-578. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.025005(1-16). </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/2/025005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631908v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time aspects of a three-dimensional multi-modulated open cavity flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Delprat</w:t>
+                <w:t xml:space="preserve">Stereoscopic PIV using optical flow: application to a cavity recirculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4811692⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (8), pp.1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1579-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631910v1</w:t>
+                <w:t xml:space="preserve">hal-03289876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoscopic PIV using optical flow: application to a cavity recirculation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">POD-Spectral Decomposition for Fluid Flow Analysis and Model Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimond Guéniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (125), pp.787-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-013-0293-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-013-1579-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03289876v1</w:t>
+                <w:t xml:space="preserve">hal-00793380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD-Spectral Decomposition for Fluid Flow Analysis and Model Reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time aspects of a three-dimensional multi-modulated open cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florimond Guéniat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (125), pp.787-815. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.064105_1-064105_26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-013-0293-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4811692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793380v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of global structures in an incompressible cavity flow using time-resolved PIV</w:t>
               </w:r>
@@ -2577,445 +2577,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisensory VR exploration for computer fluid dynamics in the CoRSAIRe project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Bisch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Vézien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Menelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Picinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.257-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-009-0134-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631934v1</w:t>
+                <w:t xml:space="preserve">hal-01631932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory VR exploration for computer fluid dynamics in the CoRSAIRe project</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des modes d'instabilités en aval d'une cavité ouverte de forme variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Bouterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Cafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belghith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gougat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-009-0134-1⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (6), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01631932v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des modes d'instabilités en aval d'une cavité ouverte de forme variable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A El Cafsi</w:t>
+                <w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Belghith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gougat</w:t>
+                <w:t xml:space="preserve">Daniele Bisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.395-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2010003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631935v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of laminar free convection around a thin wire : long time scalings and assessment of numerical approach</w:t>
               </w:r>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizations of the flow inside an open cavity at medium range Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Adrianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,261 +3503,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Flow Distribution Inside a Tubular Heat Exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Podvin</w:t>
+                <w:t xml:space="preserve">T.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fraigneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gougat</w:t>
+                <w:t xml:space="preserve">P. Gougat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 128, pp.531-540. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.21751⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 128, pp.1218-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2353277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108761v1</w:t>
+                <w:t xml:space="preserve">in2p3-00137318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Flow Distribution Inside a Tubular Heat Exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.M. Faure</w:t>
+                <w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Launay</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gougat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 128, pp.1218-1227. </w:t>
+              <w:t xml:space="preserve">, 2006, 128, pp.531-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2353277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.21751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00137318v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Spectral Signature of Spatial Coherent Structures</w:t>
               </w:r>
@@ -3769,64 +3769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.065301(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4716,51 +4716,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Joint IFAC Conference SSSC, TDS, COSY</w:t>
+              <w:t xml:space="preserve">COSY 2025 - 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CentraleSupélec, Jun 2025, Gif-sur-Yvette, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
@@ -4987,269 +4987,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple et réflexions sur l’usage de l’apprentissage automatique en contrôle d’écoulements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient-based machine learning control for the stabilization of the fluidic pinball and the open cavity experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Y. Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eliott Varon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Morzyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Data-driven modeling and optimization in fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892253v1</w:t>
+                <w:t xml:space="preserve">hal-03895510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based machine learning control for the stabilization of the fluidic pinball and the open cavity experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple et réflexions sur l’usage de l’apprentissage automatique en contrôle d’écoulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Y. Cornejo Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marek Morzyński</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Varon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Data-driven modeling and optimization in fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895510v1</w:t>
+                <w:t xml:space="preserve">hal-03892253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning drag reduction of car and truck models with multiple actuators and sensors</w:t>
               </w:r>
@@ -5462,519 +5462,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de force basé sur les dynamiques transitoires de sillage dans le pinball fluidique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Pastur</w:t>
+                <w:t xml:space="preserve">Machine learning control and modeling -How taming turbulence can be made easy, efficient, fast and fun!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noack Bernd R.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lusseyran</w:t>
+                <w:t xml:space="preserve">Dewei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the GDR 2502 “Separated Flow Control”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039211v1</w:t>
+                <w:t xml:space="preserve">hal-03873963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning control and modeling -How taming turbulence can be made easy, efficient, fast and fun!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of the fluidic pinball with gradient-enriched machine learning control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Y. Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Morzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the GDR 2502 “Separated Flow Control”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Poitier, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chigago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873963v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the fluidic pinball with gradient-enriched machine learning control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Y. Cornejo Maceda</w:t>
+                <w:t xml:space="preserve">Stabilization of the fluidic pinball and control of the open cavity with gradient-enriched machine learning control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy y Cornejo Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Morzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R Noack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Chigago, United States</w:t>
+              <w:t xml:space="preserve">GDR2502: Contrôle Des Décollements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873998v1</w:t>
+                <w:t xml:space="preserve">hal-03039295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the fluidic pinball and control of the open cavity with gradient-enriched machine learning control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiqing Li</w:t>
+                <w:t xml:space="preserve">Modèle de force basé sur les dynamiques transitoires de sillage dans le pinball fluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noack Bernd R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cornejo Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR2502: Contrôle Des Décollements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">23e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039295v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence Control-Better, Faster and Easier with Machine Learning</w:t>
               </w:r>
@@ -6079,747 +6079,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations successives de l'écoulement transverse en cavité ouverte et interaction avec les oscillations de la couche cisaillée.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Feger</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique de lois de contrôle d'écoulement par programmation génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401152v1</w:t>
+                <w:t xml:space="preserve">hal-02387537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques transitoires du sillage en pinball fluidique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cornejo-Maceda Guy</w:t>
+                <w:t xml:space="preserve">Artificial intelligence control applied to drag reduction of the fluidic pinball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Yoslan Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loiseau Jean-Christophe</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Morzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22m Recontre du Non Linéare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GAMM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398861v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence control applied to drag reduction of the fluidic pinball</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+                <w:t xml:space="preserve">Bifurcations successives de l'écoulement transverse en cavité ouverte et interaction avec les oscillations de la couche cisaillée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263714v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique de lois de contrôle d'écoulement par programmation génétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+                <w:t xml:space="preserve">Dynamiques transitoires du sillage en pinball fluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deng Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornejo-Maceda Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Pastur</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loiseau Jean-Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">22m Recontre du Non Linéare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387537v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques transitoires de sillage dans le pinball fluidique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage automatique de lois de contrôle d'écoulement par intelligence artificielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Y. Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Morzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Deng</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195624v1</w:t>
+                <w:t xml:space="preserve">hal-02263719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique de lois de contrôle d'écoulement par intelligence artificielle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Y. Cornejo Maceda</w:t>
+                <w:t xml:space="preserve">Dynamiques transitoires de sillage dans le pinball fluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cornejo-Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nan Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">22e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263719v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear jet-flap interactions: a dynamical-systems analysis</w:t>
               </w:r>
@@ -6922,77 +6922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations auto-entretenues et instabilités centrifuges dans un écoulement de cavité ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Basley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7194,51 +7194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Morzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Morzynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting of GAMM and DMV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7496,64 +7496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-sustained oscillations of open cavity flows: when the inner flow dynamics couple to the shear-layer oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Basley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Morzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8040,51 +8040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional pattern organization in an open cavity flow at the onset of centrifugal instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8148,51 +8148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Basley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florimond Guéniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8230,77 +8230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude paramétrique par PIV du seuil d'apparition d'une instabilité centrifuge dans une cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8332,531 +8332,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity flow stability analysis with space phase-averaged velocity fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérateur de Koopman et identification de structures cohérentes : application à un écoulement de cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimond Guéniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium Bifurcation and Instabilities in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">14ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp. 87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679007v1</w:t>
+                <w:t xml:space="preserve">hal-00678968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateur de Koopman et identification de structures cohérentes : application à un écoulement de cavité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Instabilités centrifuges dans un écoulement de cavité : décomposition en modes dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florimond Guéniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp. 87-92</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-linéaire 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp. 47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678968v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités centrifuges dans un écoulement de cavité : décomposition en modes dynamiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flow coherent structures and frequency signature: Application of the dynamic modes decomposition to open cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guéniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-linéaire 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th European Turbulence Conference (ETC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Warsaw, Poland. pp.042036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678727v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow coherent structures and frequency signature: Application of the dynamic modes decomposition to open cavity flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signature fréquentielle des structures cohérentes d'écoulement : application de la décomposition en modes dynamiques à un écoulement en cavité ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimond Guéniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Turbulence Conference (ETC13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.n°363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025972v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multi-plan d'un écoulement de cavité tridimensionnel par PIV stéréoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8885,208 +8881,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.n°454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature fréquentielle des structures cohérentes d'écoulement : application de la décomposition en modes dynamiques à un écoulement en cavité ouverte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavity flow stability analysis with space phase-averaged velocity fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florimond Guéniat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Jérémy Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.n°363</w:t>
+              <w:t xml:space="preserve">4th International Symposium Bifurcation and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678993v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV stéréoscopique par flot optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9284,90 +9284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyenne de phase spatiale appliquée à des champs PIV résolus en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Basley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9520,1366 +9520,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de structures tourbillonnaires par PIV dans un écoulement de cavité</w:t>
+                <w:t xml:space="preserve">Critères d'apparition d'instabilités centrifuges dans une cavité ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Reims, France. 8 p</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique, Marseille (France), 24-28 Août 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marseille, France. pp.131-S09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515632v1</w:t>
+                <w:t xml:space="preserve">hal-00515630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères d'apparition d'instabilités centrifuges dans une cavité ouverte</w:t>
+                <w:t xml:space="preserve">Identification de structures tourbillonnaires par PIV dans un écoulement de cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique, Marseille (France), 24-28 Août 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marseille, France. pp.131-S09</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Reims, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515630v1</w:t>
+                <w:t xml:space="preserve">hal-00515632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Defrasne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327103v1</w:t>
+                <w:t xml:space="preserve">hal-00327098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Poincaré section analysis of an experimental frequency intermittency in an open cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. pp.ID 11329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327098v1</w:t>
+                <w:t xml:space="preserve">hal-00327120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow instabilities development inside an open cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré section analysis of an experimental frequency intermittency in an open cavity flow</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de méthodes lagrangiennes pour l'analyse d'écoulements instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. pp.ID 11329</w:t>
+              <w:t xml:space="preserve">Champs de pression pariétale induits par les écoulements turbulents. In : CCFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327120v1</w:t>
+                <w:t xml:space="preserve">hal-00384391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes lagrangiennes pour l'analyse d'écoulements instationnaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse déterministe de la compétition non-linéaire de modes dans un écoulement en cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champs de pression pariétale induits par les écoulements turbulents. In : CCFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp. 137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384391v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse déterministe de la compétition non-linéaire de modes dans un écoulement en cavité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Letellier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp. 137-142</w:t>
+              <w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327126v1</w:t>
+                <w:t xml:space="preserve">hal-00327103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparition de structures tourbillonnaires de type Görtler dans une cavité parallélépipédique ouverte de forme variable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de la compétition non-linéaire de modes de Kelvin-Helmholtz dans un écoulement en cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pethieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.176</w:t>
+              <w:t xml:space="preserve">10ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp. 143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179699v1</w:t>
+                <w:t xml:space="preserve">hal-00327130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la compétition non-linéaire de modes de Kelvin-Helmholtz dans un écoulement en cavité</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale des effets non linéaires dans les systèmes thermoacoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pethieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+                <w:t xml:space="preserve">Diana Baltean-Carlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faure</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice-Xavier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp. 143-148</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327130v1</w:t>
+                <w:t xml:space="preserve">hal-03360382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale des effets non linéaires dans les systèmes thermoacoustiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structures tourbillonnaires cohérentes et intermittence des modes fréquentiels dans un écoulement en cavité ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debesse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pethieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. p. 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360382v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures tourbillonnaires cohérentes et intermittence des modes fréquentiels dans un écoulement en cavité ouverte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apparition de structures tourbillonnaires de type Görtler dans une cavité parallélépipédique ouverte de forme variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pechlivanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pethieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. p. 176</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179700v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'instabilités dans un écoulement subsonique se développant au-dessus d'une cavité : mesures synchronisées PIV-LDV</w:t>
               </w:r>
@@ -10891,64 +10891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pethieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11025,51 +11025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gougat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FLUVISU 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11107,77 +11107,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Eschenbrenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11228,51 +11228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gougat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11840,51 +11840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Basley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11986,51 +11986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12056,90 +12056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement 3D dans une structure d'échangeur Confrontation Mesures Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gougat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12429,51 +12429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Y Cornejo Maceda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Varon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Noack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cornejo Maceda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzy&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Noack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuerke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.024401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy y Cornejo Maceda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900268" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Picella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Robinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cherubini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Acharya Neelavara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aa6790" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2360-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Douay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.726" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6J81915Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Douay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061410" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/2/025005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Gu&#233;niat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891254" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Soria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.576" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1579-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4TZ80X7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Cammilleri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-013-0293-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delprat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0942-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Menelas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0134-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XBVN9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouterra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Cafsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belghith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3005435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Adrianos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0188-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2P2SV7M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Faure" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2353277" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ndoumbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00025-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Izrar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Miroshnikov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868548" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Hanratty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690391102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKR3PT0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Brancher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.104900" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debouzy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesolin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.526" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Leclercq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04476406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Y. Cornejo Maceda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Yoslan Cornejo Maceda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noack Bernd R." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewei Fan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzynski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B R Noack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cornejo Maceda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pastur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401152v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398861v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Nan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornejo-Maceda Guy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiseau Jean-Christophe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03195624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cornejo-Maceda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263719v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378562v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2433" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L. Douay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M. Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678968v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678727v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025972v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;niat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Douay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678987v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678993v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pass Mochki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515632v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327095v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327120v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179699v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pechlivanian" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pethieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090598v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091826v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953935v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gougat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874030v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lusseyran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24355/dbbs.084-202208220937-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023371v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL103N" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Y Cornejo Maceda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Varon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Noack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cornejo Maceda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzy&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Noack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.301" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuerke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.024401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy y Cornejo Maceda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900268" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Picella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Robinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cherubini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tuerke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jordan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Acharya Neelavara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Duguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aa6790" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2360-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Douay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/48/6/061410" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Douay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-6J81915Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tenaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-015-0375-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Gu&#233;niat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891254" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Soria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice - Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/2/025005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1579-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4TZ80X7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Cammilleri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-013-0293-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811692" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delprat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0942-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc V&#233;zien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Menelas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nelson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0134-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76XBVN9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouterra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Cafsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belghith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.02.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F60WBH6X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3005435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Adrianos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0188-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2P2SV7M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Faure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2353277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009280v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ndoumbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boujema Izrar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00025-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Sceller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemoun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690430906" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNM598HP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Izrar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Miroshnikov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.868548" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Hanratty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690391102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RKR3PT0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Brancher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.104900" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sebban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debouzy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesolin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.526" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Leclercq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04476406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Y. Cornejo Maceda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Yoslan Cornejo Maceda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewei Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzynski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noack Bernd R." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B R Noack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cornejo Maceda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pastur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Nan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornejo-Maceda Guy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiseau Jean-Christophe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263719v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03195624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cornejo-Maceda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378562v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2433" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856259v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925568v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L. Douay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678968v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M. Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025972v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;niat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Douay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042036" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678987v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pass Mochki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01052841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Schmid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515630v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515632v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327120v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327095v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pethieu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Baltean-Carl&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Xavier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pechlivanian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090598v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091826v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091830v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953935v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gougat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874030v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lusseyran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24355/dbbs.084-202208220937-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023371v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL103N" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>