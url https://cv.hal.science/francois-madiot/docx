--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Madiot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Chercheur en Mathématiques Appliquées au CEA Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently working at CEA, Service d’ ́Etudes des Réacteurs et de Mathématiques Appliquées, 91191 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link to LinkedIn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,   </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link to ResearchGate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,   </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link to Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reseach Interests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">I am interested in mathematical applications related to the development of finite element discretizations, more specifically the mixed finite elements and the discontinuous finite elements, for neutral particle transport.In particular, the subjects I am interested in are listed below:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numerical analysis;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A posteriori estimation;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domain decomposition;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Model order reduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">During my PhD, I studied various multiscale finite element approaches for advection diffusion problems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present or former students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Amélie Brassart (PhD student : 10/2024 - ) (co-supervision Tony Lelièvre, Virginie Ehrlacher and Geneviève Dusson)Matt Evans (PhD student : 10/2023 - ) (co-supervision Tristan Pryer, Luca Zanetti and Ansar Calloo)Ruggero Rosselli (PhD student : 09/2023 - ) (co-supervision Grégoire Allaire, Cyril Patricot and Maria Adela Puscas)Mario Gervais (PhD student : 10/2022 - ) (co-supervision Patrick Ciarlet)Yonah Conjungo Taumhas (PhD student : 10/2020 - 12/2023) (co-supervision Tony Lelièvre, Virginie Ehrlacher and Geneviève Dusson)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Podvin (5 months, 2019), Amanda Goldani Rodrigues Peixoto (6 months, 2019), Pierre-Alain Legros (4 months, 2021), Christos Mountzouris (6 months, 2022), Mathis Antonetti (6 months, 2022), Sofiane Ezzihi (co-supervision Erell Jamelot and Olivier Lafitte, 6 months, 2022), Pierre-Marie Ciron (5 months, 2023), Chaimaa Aziz (co-supervision Ansar Calloo, Rémi Baron and Romain Le Tellier, 6 months, 2024), Jason Romain (5 months, 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Minh-Hieu Do, co-supervision  Patrick Ciarlet, (2 years 2018 - 2020)Nathan Greiner, co-supervision Guillaume Campioni , (2 years 2020 - 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral communications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées scientifiques 2024 du RT Terre et Énergies, 2024 : Reduced basis method for non-symmetric eigenvalue problems: application to the multigroup neutron diffusion equations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M&C 2023 - The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering, 2023: An Application of Reduced Basis Methods to Core Computation in APOLLO3®</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M&C 2023 - The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering, 2023: Stationary Coupled Neutron/Photon Core Calculations in APOLLO3®</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">XVème Colloque Franco-Roumain de Mathématiques Appliquées, 2022 : A Posteriori error estimates for mixed finite element discretizations of the neutron diffusion equations (ter)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 CEA-EDF-INRIA summer school on numerical analysis, Certification of errors in numerical simulations : A posteriori error estimates for mixed finite element discretizations of the neutron diffusion equations(bis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée Mathématiques pour la neutronique, 2021 : A Posteriori error estimates for mixed finite element discretizations of the neutron diffusion equations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM), ECCOMAS Congress 2020 : Elements of verification of the neutronics deterministic solvers of the APOLLO3 code for the time-dependent Boltzmann equation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">26th International Domain Decomposition Conference, DD26, 2020 : Domain Decomposition Method for nuclear core reactor simulations with low-regularity solution</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHYSOR 2020 Transition to a scalable nuclear future, 2020 : Adaptive solution of the neutron diffusion equation with heterogeneous coefficients using the mixed finite element method on structured meshes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Vita</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 -... : Research Engineer at CEA Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 : PhD student in Applied Mathematics, Université Paris-Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 : PhD student in Applied Mathematics, Université Paris-Est</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 : Master in Mathematics and Applications, Major degree Numerical Analysis & Partial Differential Equations (ANEDP)Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 : Engineering School, Applied Mathematics and computer science DepartmentEcole des Ponts ParisTech (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for the DD+$L^2$ jumps method on the Neutron Diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2025.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04714003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced basis method for non-symmetric eigenvalue problems: application to the multigroup neutron diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (5), pp.1959-1987. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2024055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04156959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Calculation Strategy for Molten Salt Reactor Neutronic–Thermal-Hydraulic Analysis Implemented with APOLLO3® and TRUST/TrioCFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gorsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Campioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2023.2197043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04153214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for mixed finite element discretizations of the Neutron Diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2022078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical model error on state estimation for neutronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labeurthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03884166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the neutron multigroup $SP_N$ equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Comptes Rendus. Mathématique, 359 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02902626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finite Element methods for advection-dominated problems in perforated domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.773-825. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1152048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical comparison of some Multiscale Finite Element approaches for advection-dominated problems in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.851-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de problèmes non coercifs via une méthode numérique utilisant la mesure invariante (Stabilization of non-coercive problems using the invariant measure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (8), pp.799-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Reduced Basis Methods to Core Computation in APOLLO3®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Niagara Falls, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04741825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary Coupled Neutron/Photon Core Calculations in APOLLO3®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gammicchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Masiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023 - The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Niagara Falls, Ontario, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04300597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive solution of the neutron diffusion equation with heterogeneous coefficients using the mixed finite element method on structured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2020 TRANSITION TO A SCALABLE NUCLEAR FUTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02613617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mesh refinement on Cartesian meshes applied to the mixed finite element discretization of the multigroup neutron diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMS, Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04929216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Free Polytopal Mesh Sweeping for Boltzmann Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansar Calloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lockyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Pryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Reduced Basis Methods to Core Computation in APOLLO3 ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04300495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable approximation of the advection-diffusion equation using the invariant measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale finite element methods for advection-diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris-Est, 2016. English. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016PESC1052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01527285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive solution of the domain decomposition+ $L^2$ -jumps method applied to the neutron diffusion equation on structured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNA + MC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 302, pp.02011, 2024, Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo (SNA + MC 2024), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430202011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05018747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Madiot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Chercheur en Mathématiques Appliquées au CEA Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently working at CEA, Service d’ ́Etudes des Réacteurs et de Mathématiques Appliquées, 91191 Gif-sur-Yvette, France.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link to LinkedIn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,   </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link to ResearchGate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,   </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link to Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reseach Interests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">I am interested in mathematical applications related to the development of finite element discretizations, more specifically the mixed finite elements and the discontinuous finite elements, for neutral particle transport.In particular, the subjects I am interested in are listed below:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Numerical analysis;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A posteriori estimation;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domain decomposition;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Model order reduction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">During my PhD, I studied various multiscale finite element approaches for advection diffusion problems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present or former students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Amélie Brassart (PhD student : 10/2024 - ) (co-supervision Tony Lelièvre, Virginie Ehrlacher and Geneviève Dusson)Matt Evans (PhD student : 10/2023 - ) (co-supervision Tristan Pryer, Luca Zanetti and Ansar Calloo)Ruggero Rosselli (PhD student : 09/2023 - ) (co-supervision Grégoire Allaire, Cyril Patricot and Maria Adela Puscas)Mario Gervais (PhD student : 10/2022 - ) (co-supervision Patrick Ciarlet)Yonah Conjungo Taumhas (PhD student : 10/2020 - 12/2023) (co-supervision Tony Lelièvre, Virginie Ehrlacher and Geneviève Dusson)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Podvin (5 months, 2019), Amanda Goldani Rodrigues Peixoto (6 months, 2019), Pierre-Alain Legros (4 months, 2021), Christos Mountzouris (6 months, 2022), Mathis Antonetti (6 months, 2022), Sofiane Ezzihi (co-supervision Erell Jamelot and Olivier Lafitte, 6 months, 2022), Pierre-Marie Ciron (5 months, 2023), Chaimaa Aziz (co-supervision Ansar Calloo, Rémi Baron and Romain Le Tellier, 6 months, 2024), Jason Romain (5 months, 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Minh-Hieu Do, co-supervision  Patrick Ciarlet, (2 years 2018 - 2020)Nathan Greiner, co-supervision Guillaume Campioni , (2 years 2020 - 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral communications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées scientifiques 2024 du RT Terre et Énergies, 2024 : Reduced basis method for non-symmetric eigenvalue problems: application to the multigroup neutron diffusion equations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M&C 2023 - The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering, 2023: An Application of Reduced Basis Methods to Core Computation in APOLLO3®</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M&C 2023 - The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering, 2023: Stationary Coupled Neutron/Photon Core Calculations in APOLLO3®</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">XVème Colloque Franco-Roumain de Mathématiques Appliquées, 2022 : A Posteriori error estimates for mixed finite element discretizations of the neutron diffusion equations (ter)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 CEA-EDF-INRIA summer school on numerical analysis, Certification of errors in numerical simulations : A posteriori error estimates for mixed finite element discretizations of the neutron diffusion equations(bis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée Mathématiques pour la neutronique, 2021 : A Posteriori error estimates for mixed finite element discretizations of the neutron diffusion equations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM), ECCOMAS Congress 2020 : Elements of verification of the neutronics deterministic solvers of the APOLLO3 code for the time-dependent Boltzmann equation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">26th International Domain Decomposition Conference, DD26, 2020 : Domain Decomposition Method for nuclear core reactor simulations with low-regularity solution</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PHYSOR 2020 Transition to a scalable nuclear future, 2020 : Adaptive solution of the neutron diffusion equation with heterogeneous coefficients using the mixed finite element method on structured meshes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Vita</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Employment</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 -... : Research Engineer at CEA Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 : PhD student in Applied Mathematics, Université Paris-Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2016 : PhD student in Applied Mathematics, Université Paris-Est</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2013 : Master in Mathematics and Applications, Major degree Numerical Analysis & Partial Differential Equations (ANEDP)Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 : Engineering School, Applied Mathematics and computer science DepartmentEcole des Ponts ParisTech (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for the DD+$L^2$ jumps method on the Neutron Diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.349-365. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2025.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04714003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced basis method for non-symmetric eigenvalue problems: application to the multigroup neutron diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (5), pp.1959-1987. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2024055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04156959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Calculation Strategy for Molten Salt Reactor Neutronic–Thermal-Hydraulic Analysis Implemented with APOLLO3® and TRUST/TrioCFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gorsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Patricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Campioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2023.2197043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04153214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for mixed finite element discretizations of the Neutron Diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2022078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical model error on state estimation for neutronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labeurthre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Taddei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03884166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the neutron multigroup $SP_N$ equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Jamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Comptes Rendus. Mathématique, 359 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02902626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Finite Element methods for advection-dominated problems in perforated domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.773-825. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1152048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical comparison of some Multiscale Finite Element approaches for advection-dominated problems in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (3), pp.851-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de problèmes non coercifs via une méthode numérique utilisant la mesure invariante (Stabilization of non-coercive problems using the invariant measure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (8), pp.799-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary Coupled Neutron/Photon Core Calculations in APOLLO3®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gammicchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Masiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Mosca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023 - The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Niagara Falls, Ontario, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04300597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Reduced Basis Methods to Core Computation in APOLLO3®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Niagara Falls, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04741825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive solution of the neutron diffusion equation with heterogeneous coefficients using the mixed finite element method on structured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-H. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2020 TRANSITION TO A SCALABLE NUCLEAR FUTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02613617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mesh refinement on Cartesian meshes applied to the mixed finite element discretization of the multigroup neutron diffusion equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMS, Advances in Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04929216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori error estimates for mixed finite element discretization of the multigroup Neutron Simplified Transport equations with Robin boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle-Free Polytopal Mesh Sweeping for Boltzmann Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansar Calloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lockyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Pryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of Reduced Basis Methods to Core Computation in APOLLO3 ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ehrlacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04300495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable approximation of the advection-diffusion equation using the invariant measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Legoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale finite element methods for advection-diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris-Est, 2016. English. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016PESC1052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01527285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive solution of the domain decomposition+ $L^2$ -jumps method applied to the neutron diffusion equation on structured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Hieu Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ciarlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNA + MC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 302, pp.02011, 2024, Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo (SNA + MC 2024), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430202011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05018747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25B48A60"/>
+    <w:nsid w:val="8BE72A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EB70D22"/>
+    <w:nsid w:val="5F1D39FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4405183"/>
+    <w:nsid w:val="9A72D348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BB400B11"/>
+    <w:nsid w:val="9A04E68E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/fran%C3%A7ois-madiot-0246b785/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Francois-Madiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=h6IDnaMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04714003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Do" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gervais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.07.026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04156959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonah Conjungo Taumhas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04153214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Greiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Patricot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Campioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2197043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936904v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03884166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labeurthre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Taddei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02902626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gammicchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Masiello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mosca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02613617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04929216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansar Calloo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Evans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lockyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pryer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01527285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/fran%C3%A7ois-madiot-0246b785/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Francois-Madiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=h6IDnaMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04714003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Do" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gervais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.07.026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04156959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonah Conjungo Taumhas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04153214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Greiner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Patricot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Campioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2197043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936904v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Do" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03884166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labeurthre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Taddei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02902626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gammicchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Masiello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mosca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02613617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04929216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansar Calloo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Evans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lockyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pryer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01527285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>