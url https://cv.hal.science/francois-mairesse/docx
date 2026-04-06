--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mairesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4969-4600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069872201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39603855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066576740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du raisonnement économique sur la culture et son influence sur le développement des géoparcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux Unesco. Une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.121-139, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir les usages: le marché du patrimoine numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme; Baptiste Bohet et Virginie Pringuet, pp.107-119, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annelise Gavoille et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de déontologie en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie au risque de l'inégalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weiser, Marions Bertin &amp; Anna Leshchenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taboos in Museology: Difficult issues for museum theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.74-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi donner au musée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David &amp; François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Musée. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.21-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martigny V., Martin L. et Wallon E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles, 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.513-516, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bessette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vandalisme d’œuvres d’art. Destructions, dégradations et interventions dans les musées en Europe et en Amérique du Nord depuis 1970,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la médiation culturelle au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Histoire du ministère de la Culture, pp.515-519, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Quiccheberg à Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Gesché-Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la médiation muséale en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Belgique, pp.9-14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Rivet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie, 2 La décolonisation de la muséologie : musées, métissages et mythes d’origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.155-159, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'ICOM dans la loi, naissance et constitution de normes professionnelles au niveau international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, pp.163-168, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Montpetit ou l'énergie généreuse - préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Bergeron &amp; Violette Loget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une muséologie pour les visiteurs. Musées et exposition selon Raymond Montpetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre conservateurs et collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gob A. et Drouguet N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.266-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer, sans cesse, les formes de la médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanc C. et Bernard F.X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants conférenciers. Une expérience éducative, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.310-320, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David et François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Psyché. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de muséologie pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de la muséologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Shun Chung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and theoretical discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeológia a kultúrne dedičstvo, pp.147-149, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisies et restitutions. Eléments de géopolitique patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Kairis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur les saisies patrimoniales en Europe à l’époque de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Stránský : entre le mythe fondateur et l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Debary O. et Mairesse F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire des musées à travers celle de ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.91-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie. Quelques figures marquantes du monde muséal francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.131-147, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the economics of culture and its influence on the development of Geoparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks. Tension Between Territorial Development and Heritage Enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ed., pp.91-107, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.126-135, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHR ou l'art de la synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Chaumier et Jean-Pierre Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière, une muséologie humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complicités, pp.81-98, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec J., Schiele B. et Luckerhoff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, Mutations..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCIM, pp.203-216, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chung Y.S.S, Leshchenko A., Brulon Soares B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining the Museum of the 21st Century. Evolving Multiculturalism in Museums in the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur trois néologismes liés aux musées : muséal, muséalité, muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Folga-Januszewska D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended museum in its milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tom18, Universitas (muzeologia), pp.39-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers dans une soupière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Schärer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.5-10, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience muséale, expérience spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier P., Mouton-Rezzouk A., Urrutiaguer D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième époque, pp.249-258, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une introduction aux dispositifs olfactifs des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nez Rercherche, pp.25-33, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">К МЕТОДОЛОГИИ МУЗЕОПОГИИ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Russia, pp.13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shah Anita Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visitors to South Indian Museums. Museological Context and Visitor Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shah, pp.xiii-xxii, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aims and Issues of the Museum Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuo-Ning Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and Culture. Museum and Heritage, City, Sacred and Museum Definition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum of World Religions, pp.538-557, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.229-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.9-18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO recommendation on the protection and promotion of museums and collections, their diversity and their role in society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.95-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles participatifs dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Creton et Kira Kitsopanidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-113, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : histoires parallèles de part et d’autres de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMART Cécile, MAIRESSE François PRÉVOST-THOMAS Cécile, VESSELY Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.127-140, 2016, Approches de la médiation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERAIN Fanny, CHAZOTTE Patrice, VAYSSE François et CAILLET Elisabeth </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation culturelle : cinquième roue du carosse ?, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-101, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deaccessioning. Some reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-227, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JAPAN MUSEUM MANAGEMENT ACADEMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedic Dictionary of Museum Management (en japonais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakumbusha, pp.vi-ix, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée comme théâtre et l’évolution de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGERON Yves, ARSENAULT Daniel et PROVENCHER ST-PIERRE Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et muséologies : au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Laval, pp.353-374, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateur et/ou directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POULARD F., TOBELEM J.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conservateurs de musées. Atouts et faiblesses d’une profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.23-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économique et/ou le social ? Quel rôle futur pour le musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARRÈRE Anne, MAIRESSE François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion sociale. Les enjeux de la culture et de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-143, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Masse : l’homme qui aimait les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONIERE Denis, SIMARD Jean-François, COMEAU Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre saisons dans la vie de Marcel Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Septentrion, pp.182-210, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la médiation en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NYST N., DUPONT C., RICKER M.E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation muséale et patrimoniale, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction du Patrimoine culturel, pp.17-26, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krājuma stratēgiju – nekavējoties !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BALTIJAS MUZEOLOGIJAS SKOLAS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzejs mūsdienu sabieddrībā 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BALTIJAS MUZEOLOGIJAS SKOLAS pp.112-126, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’entrée dans les musées : une triple logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NAUGRETTE Catherine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le prix de l’art. Le coût et la gratuité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.159-173, 2013, Le coût et la gratuité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in the international market for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RIZZO Ilde, MIGNOSA Anna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.151-170, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique du don et biens communs : réinventer le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARRIETA URTIZBEREA I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventando los museos, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del Pais Vasco, pp.45-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GONSETH Marc-Olivier, KNODEL Bernard, LAVILLE Yann et MAYOR Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-Champs. Eclats du patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Ethnographie de Neuchâtel, pp.316-321, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of Dialogue : Art history and the discourse of economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAMPLEY Matthew et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History and Visual Studies in Europe. Transnational Discourses and National Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.167-184, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés d’histoire et d’archéologie et leurs collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARTEVELLE André et TOUSSAINT Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles et sociétés archéologiques et historiques en Fédération Wallonie-Bruxelles. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Fédération Wallonie-Bruxelles pp.28-40, 2012, Documents du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aliénation entre raison et passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme, POLI Jean-François, TAYLOR Anne-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inaliénabilité des collections, performances et limites </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.281-298, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de la collection totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BATTESTI Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du présent ? Collecter le contemporain dans les musées de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Festin, pp.64-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la gestion muséale : un système hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REGOURD Martine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées en mutation. Un espace public à revisiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-171, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséographie et la mise en exposition durant l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE POTTER Céline </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble 1927. Un panorama de l’art belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FeliXart Museum, pp.158-175, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.382-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée (définition du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.532-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin; ICOM, 2022, 978-2-200-63397-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hainard. La muséologie entre rupture et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学・美術館学・文化遺産学 基礎概念事典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Mizushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">東京堂出版, 2022, 978-4-490-10932-0 C3500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale. Nouveaux enjeux, nouvelles formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 978-2-13-073254-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía de las artes y de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de las Artes. Libros Una, 2022, -78-987-46335-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana. 2022, 978-2-87305-010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la muséologie. Méthodes de recherche, rédaction, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. Presses de la Sorbonne Nouvelle, 2021, 978-2-37906-075-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cák khái niềm cờ bán vê bảo tảng học</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nha Xuat Ban Van Hoc, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 978-2-200-62822-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana, 2020, 978-2-87305-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie Quelques figures marquantes du monde muséal francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2020, 978-92-9012-476-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2020, 978-2-200-62804-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceļā uz jaunu muzeja definīciju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Starptauiskas Muzeju padomes; ICOM Latvia, 2020, 978-9934-23-184-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des musées à travers celle de ses acteurs Enjeux et responsabilités de l'histoire biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Debary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-92-9012-478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słownik Encyklopedyczny Muzeologii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muzeum Palacu Krola Jana III, 2020, 978-83-66104-41-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Z. Stránský et la muséologie. Une anthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-17110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the essence of conservation? Materials for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2019, 978-92-9012-464-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2018, 978-2-13-081216-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser: musées théâtres bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mouton Rezzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinir el Museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Avellaneda. Undav Ediciones, 2018, 978-987-3896-43-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mediación cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Las Artes. Libros Una, 2018, 978-987-46335-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2017, 978-2-11-145428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques savantes ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau, 2017, 978-2-356875143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.304, 2017, 9782200618667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. 2017, collection Musées-Mondes, 978-21-1145-494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-92-9012-424-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی (version farsie du Dictionnaire encyclopédique de muséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besnar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste et le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. Actes Sud, 27 (27), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2016, Jacqueline Eidelman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie royale de Belgique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetti Chiave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des arts et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in museology/Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 a et b (43 a et b), 2015, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion sociale. les enjeux de la culture et de l'éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学のキーコンセプト</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Joconde. Approches muséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, Les cahiers de la médiation culturelle, Bruno Péquignot et François Mairesse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM, Hors-Serie (Hors Serie), 2014, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceitos-chave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El museo hibrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Editorial e Typa Fundacion, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeoloģijas pamatjēdzieni, Tulkojums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baltijas Muzeoloģijas veicināšanas biedrība. Armand Colin, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Základní muzologické pojnmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniké Muzeum, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ƙліочевъіе понятия Музеологи</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues du champ muséal à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations muséales à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de ressources à destination des professionnels de musée dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the Face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Implementation of the UNESCO 2015 Recommendation on Museums & Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-up museums ou le musée à l'ère d'Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202-203, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. The submerged part of the iceberg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection a-t-elle un avenir au sein du musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of access : the 21st century museum confronted by its security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallardo-Frias Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatium - The Journal of Institute of Architecture and Urban &amp; Spatial Planning of Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SPAT2146054G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuál es la naturaleza del espacio museístico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Museología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie, colonisations et domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guiragossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róznordność muzow w świetle definicji z kioto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzealnictwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/01.3001.0014.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du musée: les enjeux de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064732ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum: History and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1-2), pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du musée d'entreprise: musées industriels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (mars), pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum through its social role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curator: The Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.525-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quin model economic per als museus locals del segle XXI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista d'Etnologia de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (258), pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museology at a crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, autumn/2, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the article selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 261-264, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicaçao, mediaçao e marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologia e Interdisciplinaridade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (7), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complutum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ВОПРОСЫ МУЗЕОЛОГИИ (The problems of museology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museos y ética. Un enfoque histórico y museológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">museo.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9-10, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Ritual and Pathology. Henri Codet and Collecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Museum &amp; Culture 博物館與文化 第7 期 頁</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de prospective muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et le futur des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeji i digitalne tehnologije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM Serbija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (décembre), pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et bibliothèque, rapprochement et distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'expologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media-Tropes e-Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème muséal. Notes sur un monde en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Tribuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 09, pp.128-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive training with factorized decision trees for HMM-based statistical parametric speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiga Zen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Information State Model: a practical framework for POMDP-based spoken dialogue management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Schatzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum Assessment and FDH Technology: Towards a Global Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanden Eeckaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (4), pp.261-286. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019970325060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals and their museums »/ « Les capitales et leurs musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule : levier de gestion, projet de société ou idéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42 (258), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et l’avenir contrastés des musées de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « exposer la chasse », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Chasse et de la Nature, Mar 2015, Paris, France. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le musée téléréalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque public des Etats généraux des musées genevois : quels enjeux pour les musées au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Genève, 2014, Genève, Suisse. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée inclusif et la muséologie mondialisée/ O museu inclusivo e a museologia mundializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM LAM, 21 encuentro regional, Termos e conceptos de museologia : museu inclusivo, interculturalidade et patrimonio integral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOFOM LAM,, 2012, Petropolis, Brésil. pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Spoken Language Understanding from Unaligned Data using Discriminative Classification Models and Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mairesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4969-4600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069872201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39603855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066576740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du raisonnement économique sur la culture et son influence sur le développement des géoparcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux Unesco. Une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.121-139, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi donner au musée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David &amp; François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Musée. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.21-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir les usages: le marché du patrimoine numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme; Baptiste Bohet et Virginie Pringuet, pp.107-119, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annelise Gavoille et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de déontologie en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie au risque de l'inégalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weiser, Marions Bertin &amp; Anna Leshchenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taboos in Museology: Difficult issues for museum theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.74-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer, sans cesse, les formes de la médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanc C. et Bernard F.X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants conférenciers. Une expérience éducative, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.310-320, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre conservateurs et collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gob A. et Drouguet N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.266-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la médiation culturelle au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Histoire du ministère de la Culture, pp.515-519, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bessette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vandalisme d’œuvres d’art. Destructions, dégradations et interventions dans les musées en Europe et en Amérique du Nord depuis 1970,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martigny V., Martin L. et Wallon E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles, 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.513-516, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Quiccheberg à Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Gesché-Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la médiation muséale en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Belgique, pp.9-14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Rivet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie, 2 La décolonisation de la muséologie : musées, métissages et mythes d’origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.155-159, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'ICOM dans la loi, naissance et constitution de normes professionnelles au niveau international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, pp.163-168, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Montpetit ou l'énergie généreuse - préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Bergeron &amp; Violette Loget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une muséologie pour les visiteurs. Musées et exposition selon Raymond Montpetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie. Quelques figures marquantes du monde muséal francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.131-147, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Shun Chung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and theoretical discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeológia a kultúrne dedičstvo, pp.147-149, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David et François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Psyché. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de muséologie pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de la muséologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisies et restitutions. Eléments de géopolitique patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Kairis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur les saisies patrimoniales en Europe à l’époque de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Stránský : entre le mythe fondateur et l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Debary O. et Mairesse F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire des musées à travers celle de ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.91-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the economics of culture and its influence on the development of Geoparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks. Tension Between Territorial Development and Heritage Enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ed., pp.91-107, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec J., Schiele B. et Luckerhoff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, Mutations..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCIM, pp.203-216, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHR ou l'art de la synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Chaumier et Jean-Pierre Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière, une muséologie humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complicités, pp.81-98, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.126-135, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chung Y.S.S, Leshchenko A., Brulon Soares B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining the Museum of the 21st Century. Evolving Multiculturalism in Museums in the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une introduction aux dispositifs olfactifs des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nez Rercherche, pp.25-33, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience muséale, expérience spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier P., Mouton-Rezzouk A., Urrutiaguer D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième époque, pp.249-258, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers dans une soupière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Schärer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.5-10, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur trois néologismes liés aux musées : muséal, muséalité, muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Folga-Januszewska D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended museum in its milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tom18, Universitas (muzeologia), pp.39-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">К МЕТОДОЛОГИИ МУЗЕОПОГИИ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Russia, pp.13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aims and Issues of the Museum Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuo-Ning Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and Culture. Museum and Heritage, City, Sacred and Museum Definition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum of World Religions, pp.538-557, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shah Anita Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visitors to South Indian Museums. Museological Context and Visitor Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shah, pp.xiii-xxii, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.229-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.9-18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO recommendation on the protection and promotion of museums and collections, their diversity and their role in society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.95-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERAIN Fanny, CHAZOTTE Patrice, VAYSSE François et CAILLET Elisabeth </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation culturelle : cinquième roue du carosse ?, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-101, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles participatifs dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Creton et Kira Kitsopanidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-113, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : histoires parallèles de part et d’autres de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMART Cécile, MAIRESSE François PRÉVOST-THOMAS Cécile, VESSELY Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.127-140, 2016, Approches de la médiation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deaccessioning. Some reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-227, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économique et/ou le social ? Quel rôle futur pour le musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARRÈRE Anne, MAIRESSE François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion sociale. Les enjeux de la culture et de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-143, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Masse : l’homme qui aimait les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONIERE Denis, SIMARD Jean-François, COMEAU Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre saisons dans la vie de Marcel Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Septentrion, pp.182-210, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JAPAN MUSEUM MANAGEMENT ACADEMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedic Dictionary of Museum Management (en japonais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakumbusha, pp.vi-ix, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée comme théâtre et l’évolution de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGERON Yves, ARSENAULT Daniel et PROVENCHER ST-PIERRE Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et muséologies : au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Laval, pp.353-374, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateur et/ou directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POULARD F., TOBELEM J.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conservateurs de musées. Atouts et faiblesses d’une profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.23-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la médiation en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NYST N., DUPONT C., RICKER M.E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation muséale et patrimoniale, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction du Patrimoine culturel, pp.17-26, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krājuma stratēgiju – nekavējoties !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BALTIJAS MUZEOLOGIJAS SKOLAS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzejs mūsdienu sabieddrībā 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BALTIJAS MUZEOLOGIJAS SKOLAS pp.112-126, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in the international market for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RIZZO Ilde, MIGNOSA Anna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.151-170, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’entrée dans les musées : une triple logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NAUGRETTE Catherine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le prix de l’art. Le coût et la gratuité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.159-173, 2013, Le coût et la gratuité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique du don et biens communs : réinventer le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARRIETA URTIZBEREA I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventando los museos, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del Pais Vasco, pp.45-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GONSETH Marc-Olivier, KNODEL Bernard, LAVILLE Yann et MAYOR Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-Champs. Eclats du patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Ethnographie de Neuchâtel, pp.316-321, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséographie et la mise en exposition durant l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE POTTER Céline </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble 1927. Un panorama de l’art belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FeliXart Museum, pp.158-175, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of Dialogue : Art history and the discourse of economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAMPLEY Matthew et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History and Visual Studies in Europe. Transnational Discourses and National Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.167-184, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés d’histoire et d’archéologie et leurs collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARTEVELLE André et TOUSSAINT Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles et sociétés archéologiques et historiques en Fédération Wallonie-Bruxelles. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Fédération Wallonie-Bruxelles pp.28-40, 2012, Documents du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aliénation entre raison et passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme, POLI Jean-François, TAYLOR Anne-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inaliénabilité des collections, performances et limites </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.281-298, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de la collection totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BATTESTI Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du présent ? Collecter le contemporain dans les musées de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Festin, pp.64-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la gestion muséale : un système hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REGOURD Martine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées en mutation. Un espace public à revisiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-171, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.382-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée (définition du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.532-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana. 2022, 978-2-87305-010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía de las artes y de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de las Artes. Libros Una, 2022, -78-987-46335-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin; ICOM, 2022, 978-2-200-63397-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hainard. La muséologie entre rupture et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学・美術館学・文化遺産学 基礎概念事典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Mizushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">東京堂出版, 2022, 978-4-490-10932-0 C3500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale. Nouveaux enjeux, nouvelles formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 978-2-13-073254-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la muséologie. Méthodes de recherche, rédaction, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. Presses de la Sorbonne Nouvelle, 2021, 978-2-37906-075-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cák khái niềm cờ bán vê bảo tảng học</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nha Xuat Ban Van Hoc, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 978-2-200-62822-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des musées à travers celle de ses acteurs Enjeux et responsabilités de l'histoire biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Debary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-92-9012-478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceļā uz jaunu muzeja definīciju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Starptauiskas Muzeju padomes; ICOM Latvia, 2020, 978-9934-23-184-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2020, 978-2-200-62804-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie Quelques figures marquantes du monde muséal francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2020, 978-92-9012-476-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana, 2020, 978-2-87305-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słownik Encyklopedyczny Muzeologii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muzeum Palacu Krola Jana III, 2020, 978-83-66104-41-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Z. Stránský et la muséologie. Une anthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-17110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the essence of conservation? Materials for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2019, 978-92-9012-464-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser: musées théâtres bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mouton Rezzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2018, 978-2-13-081216-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinir el Museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Avellaneda. Undav Ediciones, 2018, 978-987-3896-43-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mediación cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Las Artes. Libros Una, 2018, 978-987-46335-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2017, 978-2-11-145428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques savantes ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau, 2017, 978-2-356875143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.304, 2017, 9782200618667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. 2017, collection Musées-Mondes, 978-21-1145-494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-92-9012-424-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی (version farsie du Dictionnaire encyclopédique de muséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besnar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2016, Jacqueline Eidelman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste et le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. Actes Sud, 27 (27), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie royale de Belgique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetti Chiave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des arts et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学のキーコンセプト</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion sociale. les enjeux de la culture et de l'éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in museology/Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 a et b (43 a et b), 2015, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Joconde. Approches muséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, Les cahiers de la médiation culturelle, Bruno Péquignot et François Mairesse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM, Hors-Serie (Hors Serie), 2014, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceitos-chave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El museo hibrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Editorial e Typa Fundacion, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ƙліочевъіе понятия Музеологи</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeoloģijas pamatjēdzieni, Tulkojums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baltijas Muzeoloģijas veicināšanas biedrība. Armand Colin, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Základní muzologické pojnmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniké Muzeum, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-up museums ou le musée à l'ère d'Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202-203, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie, colonisations et domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. The submerged part of the iceberg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection a-t-elle un avenir au sein du musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of access : the 21st century museum confronted by its security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallardo-Frias Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatium - The Journal of Institute of Architecture and Urban &amp; Spatial Planning of Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SPAT2146054G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuál es la naturaleza del espacio museístico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Museología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guiragossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róznordność muzow w świetle definicji z kioto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzealnictwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/01.3001.0014.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum: History and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1-2), pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du musée: les enjeux de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064732ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du musée d'entreprise: musées industriels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (mars), pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum through its social role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curator: The Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.525-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quin model economic per als museus locals del segle XXI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista d'Etnologia de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (258), pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complutum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museology at a crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, autumn/2, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the article selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 261-264, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicaçao, mediaçao e marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologia e Interdisciplinaridade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (7), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Ritual and Pathology. Henri Codet and Collecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Museum &amp; Culture 博物館與文化 第7 期 頁</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ВОПРОСЫ МУЗЕОЛОГИИ (The problems of museology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museos y ética. Un enfoque histórico y museológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">museo.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9-10, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et bibliothèque, rapprochement et distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de prospective muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeji i digitalne tehnologije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM Serbija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (décembre), pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et le futur des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'expologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media-Tropes e-Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème muséal. Notes sur un monde en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Tribuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 09, pp.128-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive training with factorized decision trees for HMM-based statistical parametric speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiga Zen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Information State Model: a practical framework for POMDP-based spoken dialogue management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Schatzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum Assessment and FDH Technology: Towards a Global Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanden Eeckaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (4), pp.261-286. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019970325060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues du champ muséal à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations muséales à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de ressources à destination des professionnels de musée dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the Face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Implementation of the UNESCO 2015 Recommendation on Museums & Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals and their museums »/ « Les capitales et leurs musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule : levier de gestion, projet de société ou idéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42 (258), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et l’avenir contrastés des musées de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « exposer la chasse », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Chasse et de la Nature, Mar 2015, Paris, France. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le musée téléréalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque public des Etats généraux des musées genevois : quels enjeux pour les musées au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Genève, 2014, Genève, Suisse. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée inclusif et la muséologie mondialisée/ O museu inclusivo e a museologia mundializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM LAM, 21 encuentro regional, Termos e conceptos de museologia : museu inclusivo, interculturalidade et patrimonio integral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOFOM LAM,, 2012, Petropolis, Brésil. pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Spoken Language Understanding from Unaligned Data using Discriminative Classification Models and Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="929F9254"/>
+    <w:nsid w:val="14AB1C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mairesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4969-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069872201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39603855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066576740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brulon&#160;soares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ginsburgh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939096v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Geert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desvall&#233;es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Mizushima" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icofom.mini.icom.museum/fr/publications-2/les-monographies-dicofom/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Peters" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03229115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bawin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944614v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Doyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Paris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944692v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944739v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvillaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallardo-Frias Laura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SPAT2146054G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971223v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.3838" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.1977" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971230v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guiragossian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0014.1605" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064732ar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971176v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448991v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448741v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hurley" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746106v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiga Zen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.03.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keizer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Schatzmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.04.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanden Eeckaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019970325060" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BF0CB47835613702CABD7EBA3F96260F4A45F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mairesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4969-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069872201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39603855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066576740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brulon&#160;soares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ginsburgh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Geert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desvall&#233;es" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Mizushima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icofom.mini.icom.museum/fr/publications-2/les-monographies-dicofom/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Peters" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03229115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bawin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvillaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.3838" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallardo-Frias Laura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SPAT2146054G" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.1977" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guiragossian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0014.1605" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064732ar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431801v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hurley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448999v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiga Zen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.03.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keizer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Schatzmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.04.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526989v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanden Eeckaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019970325060" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BF0CB47835613702CABD7EBA3F96260F4A45F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944715v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Paris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944729v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>