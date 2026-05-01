--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mairesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4969-4600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069872201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39603855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066576740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du raisonnement économique sur la culture et son influence sur le développement des géoparcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux Unesco. Une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.121-139, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi donner au musée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David &amp; François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Musée. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.21-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir les usages: le marché du patrimoine numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme; Baptiste Bohet et Virginie Pringuet, pp.107-119, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annelise Gavoille et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de déontologie en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie au risque de l'inégalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weiser, Marions Bertin &amp; Anna Leshchenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taboos in Museology: Difficult issues for museum theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.74-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer, sans cesse, les formes de la médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanc C. et Bernard F.X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants conférenciers. Une expérience éducative, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.310-320, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre conservateurs et collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gob A. et Drouguet N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.266-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la médiation culturelle au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Histoire du ministère de la Culture, pp.515-519, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bessette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vandalisme d’œuvres d’art. Destructions, dégradations et interventions dans les musées en Europe et en Amérique du Nord depuis 1970,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martigny V., Martin L. et Wallon E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles, 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.513-516, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Quiccheberg à Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Gesché-Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la médiation muséale en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Belgique, pp.9-14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Rivet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie, 2 La décolonisation de la muséologie : musées, métissages et mythes d’origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.155-159, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'ICOM dans la loi, naissance et constitution de normes professionnelles au niveau international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, pp.163-168, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Montpetit ou l'énergie généreuse - préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Bergeron &amp; Violette Loget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une muséologie pour les visiteurs. Musées et exposition selon Raymond Montpetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie. Quelques figures marquantes du monde muséal francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.131-147, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Shun Chung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and theoretical discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeológia a kultúrne dedičstvo, pp.147-149, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David et François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Psyché. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de muséologie pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de la muséologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisies et restitutions. Eléments de géopolitique patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Kairis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur les saisies patrimoniales en Europe à l’époque de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Stránský : entre le mythe fondateur et l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Debary O. et Mairesse F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire des musées à travers celle de ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.91-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the economics of culture and its influence on the development of Geoparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks. Tension Between Territorial Development and Heritage Enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ed., pp.91-107, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec J., Schiele B. et Luckerhoff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, Mutations..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCIM, pp.203-216, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHR ou l'art de la synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Chaumier et Jean-Pierre Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière, une muséologie humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complicités, pp.81-98, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.126-135, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chung Y.S.S, Leshchenko A., Brulon Soares B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining the Museum of the 21st Century. Evolving Multiculturalism in Museums in the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une introduction aux dispositifs olfactifs des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nez Rercherche, pp.25-33, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience muséale, expérience spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier P., Mouton-Rezzouk A., Urrutiaguer D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième époque, pp.249-258, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers dans une soupière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Schärer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.5-10, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur trois néologismes liés aux musées : muséal, muséalité, muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Folga-Januszewska D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended museum in its milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tom18, Universitas (muzeologia), pp.39-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">К МЕТОДОЛОГИИ МУЗЕОПОГИИ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Russia, pp.13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aims and Issues of the Museum Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuo-Ning Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and Culture. Museum and Heritage, City, Sacred and Museum Definition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum of World Religions, pp.538-557, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shah Anita Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visitors to South Indian Museums. Museological Context and Visitor Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shah, pp.xiii-xxii, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.229-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.9-18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO recommendation on the protection and promotion of museums and collections, their diversity and their role in society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.95-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERAIN Fanny, CHAZOTTE Patrice, VAYSSE François et CAILLET Elisabeth </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation culturelle : cinquième roue du carosse ?, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-101, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles participatifs dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Creton et Kira Kitsopanidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-113, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : histoires parallèles de part et d’autres de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMART Cécile, MAIRESSE François PRÉVOST-THOMAS Cécile, VESSELY Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.127-140, 2016, Approches de la médiation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deaccessioning. Some reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-227, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économique et/ou le social ? Quel rôle futur pour le musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARRÈRE Anne, MAIRESSE François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion sociale. Les enjeux de la culture et de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-143, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Masse : l’homme qui aimait les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONIERE Denis, SIMARD Jean-François, COMEAU Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre saisons dans la vie de Marcel Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Septentrion, pp.182-210, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JAPAN MUSEUM MANAGEMENT ACADEMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedic Dictionary of Museum Management (en japonais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakumbusha, pp.vi-ix, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée comme théâtre et l’évolution de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGERON Yves, ARSENAULT Daniel et PROVENCHER ST-PIERRE Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et muséologies : au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Laval, pp.353-374, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateur et/ou directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POULARD F., TOBELEM J.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conservateurs de musées. Atouts et faiblesses d’une profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.23-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la médiation en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NYST N., DUPONT C., RICKER M.E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation muséale et patrimoniale, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction du Patrimoine culturel, pp.17-26, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krājuma stratēgiju – nekavējoties !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BALTIJAS MUZEOLOGIJAS SKOLAS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzejs mūsdienu sabieddrībā 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BALTIJAS MUZEOLOGIJAS SKOLAS pp.112-126, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in the international market for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RIZZO Ilde, MIGNOSA Anna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.151-170, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’entrée dans les musées : une triple logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NAUGRETTE Catherine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le prix de l’art. Le coût et la gratuité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.159-173, 2013, Le coût et la gratuité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique du don et biens communs : réinventer le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARRIETA URTIZBEREA I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventando los museos, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del Pais Vasco, pp.45-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GONSETH Marc-Olivier, KNODEL Bernard, LAVILLE Yann et MAYOR Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-Champs. Eclats du patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Ethnographie de Neuchâtel, pp.316-321, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséographie et la mise en exposition durant l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE POTTER Céline </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble 1927. Un panorama de l’art belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FeliXart Museum, pp.158-175, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of Dialogue : Art history and the discourse of economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAMPLEY Matthew et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History and Visual Studies in Europe. Transnational Discourses and National Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.167-184, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés d’histoire et d’archéologie et leurs collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARTEVELLE André et TOUSSAINT Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles et sociétés archéologiques et historiques en Fédération Wallonie-Bruxelles. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Fédération Wallonie-Bruxelles pp.28-40, 2012, Documents du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aliénation entre raison et passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme, POLI Jean-François, TAYLOR Anne-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inaliénabilité des collections, performances et limites </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.281-298, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de la collection totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BATTESTI Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du présent ? Collecter le contemporain dans les musées de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Festin, pp.64-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la gestion muséale : un système hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REGOURD Martine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées en mutation. Un espace public à revisiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-171, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.382-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée (définition du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.532-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana. 2022, 978-2-87305-010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía de las artes y de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de las Artes. Libros Una, 2022, -78-987-46335-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin; ICOM, 2022, 978-2-200-63397-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hainard. La muséologie entre rupture et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学・美術館学・文化遺産学 基礎概念事典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Mizushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">東京堂出版, 2022, 978-4-490-10932-0 C3500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale. Nouveaux enjeux, nouvelles formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 978-2-13-073254-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la muséologie. Méthodes de recherche, rédaction, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. Presses de la Sorbonne Nouvelle, 2021, 978-2-37906-075-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cák khái niềm cờ bán vê bảo tảng học</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nha Xuat Ban Van Hoc, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 978-2-200-62822-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des musées à travers celle de ses acteurs Enjeux et responsabilités de l'histoire biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Debary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-92-9012-478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceļā uz jaunu muzeja definīciju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Starptauiskas Muzeju padomes; ICOM Latvia, 2020, 978-9934-23-184-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2020, 978-2-200-62804-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie Quelques figures marquantes du monde muséal francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2020, 978-92-9012-476-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana, 2020, 978-2-87305-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słownik Encyklopedyczny Muzeologii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muzeum Palacu Krola Jana III, 2020, 978-83-66104-41-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Z. Stránský et la muséologie. Une anthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-17110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the essence of conservation? Materials for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2019, 978-92-9012-464-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser: musées théâtres bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mouton Rezzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2018, 978-2-13-081216-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinir el Museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Avellaneda. Undav Ediciones, 2018, 978-987-3896-43-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mediación cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Las Artes. Libros Una, 2018, 978-987-46335-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2017, 978-2-11-145428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques savantes ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau, 2017, 978-2-356875143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.304, 2017, 9782200618667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. 2017, collection Musées-Mondes, 978-21-1145-494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-92-9012-424-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی (version farsie du Dictionnaire encyclopédique de muséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besnar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2016, Jacqueline Eidelman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste et le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. Actes Sud, 27 (27), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie royale de Belgique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetti Chiave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des arts et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学のキーコンセプト</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion sociale. les enjeux de la culture et de l'éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in museology/Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 a et b (43 a et b), 2015, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Joconde. Approches muséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, Les cahiers de la médiation culturelle, Bruno Péquignot et François Mairesse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM, Hors-Serie (Hors Serie), 2014, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceitos-chave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El museo hibrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Editorial e Typa Fundacion, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ƙліочевъіе понятия Музеологи</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeoloģijas pamatjēdzieni, Tulkojums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baltijas Muzeoloģijas veicināšanas biedrība. Armand Colin, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Základní muzologické pojnmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniké Muzeum, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-up museums ou le musée à l'ère d'Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202-203, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie, colonisations et domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. The submerged part of the iceberg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection a-t-elle un avenir au sein du musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of access : the 21st century museum confronted by its security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallardo-Frias Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatium - The Journal of Institute of Architecture and Urban &amp; Spatial Planning of Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SPAT2146054G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuál es la naturaleza del espacio museístico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Museología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guiragossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róznordność muzow w świetle definicji z kioto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzealnictwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/01.3001.0014.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum: History and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1-2), pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du musée: les enjeux de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064732ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du musée d'entreprise: musées industriels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (mars), pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum through its social role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curator: The Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.525-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quin model economic per als museus locals del segle XXI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista d'Etnologia de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (258), pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complutum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museology at a crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, autumn/2, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the article selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 261-264, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicaçao, mediaçao e marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologia e Interdisciplinaridade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (7), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Ritual and Pathology. Henri Codet and Collecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Museum &amp; Culture 博物館與文化 第7 期 頁</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ВОПРОСЫ МУЗЕОЛОГИИ (The problems of museology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museos y ética. Un enfoque histórico y museológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">museo.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9-10, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et bibliothèque, rapprochement et distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de prospective muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeji i digitalne tehnologije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM Serbija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (décembre), pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et le futur des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'expologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media-Tropes e-Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème muséal. Notes sur un monde en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Tribuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 09, pp.128-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive training with factorized decision trees for HMM-based statistical parametric speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiga Zen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Information State Model: a practical framework for POMDP-based spoken dialogue management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Schatzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum Assessment and FDH Technology: Towards a Global Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanden Eeckaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (4), pp.261-286. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019970325060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues du champ muséal à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations muséales à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de ressources à destination des professionnels de musée dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the Face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Implementation of the UNESCO 2015 Recommendation on Museums & Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals and their museums »/ « Les capitales et leurs musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule : levier de gestion, projet de société ou idéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42 (258), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et l’avenir contrastés des musées de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « exposer la chasse », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Chasse et de la Nature, Mar 2015, Paris, France. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le musée téléréalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque public des Etats généraux des musées genevois : quels enjeux pour les musées au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Genève, 2014, Genève, Suisse. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée inclusif et la muséologie mondialisée/ O museu inclusivo e a museologia mundializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM LAM, 21 encuentro regional, Termos e conceptos de museologia : museu inclusivo, interculturalidade et patrimonio integral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOFOM LAM,, 2012, Petropolis, Brésil. pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Spoken Language Understanding from Unaligned Data using Discriminative Classification Models and Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mairesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4969-4600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069872201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39603855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066576740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du raisonnement économique sur la culture et son influence sur le développement des géoparcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux Unesco. Une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.121-139, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir les usages: le marché du patrimoine numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme; Baptiste Bohet et Virginie Pringuet, pp.107-119, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annelise Gavoille et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de déontologie en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie au risque de l'inégalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weiser, Marions Bertin &amp; Anna Leshchenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taboos in Museology: Difficult issues for museum theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.74-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi donner au musée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David &amp; François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Musée. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.21-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bessette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vandalisme d’œuvres d’art. Destructions, dégradations et interventions dans les musées en Europe et en Amérique du Nord depuis 1970,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martigny V., Martin L. et Wallon E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles, 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.513-516, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la médiation culturelle au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Histoire du ministère de la Culture, pp.515-519, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Quiccheberg à Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Gesché-Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la médiation muséale en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Belgique, pp.9-14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Rivet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie, 2 La décolonisation de la muséologie : musées, métissages et mythes d’origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.155-159, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'ICOM dans la loi, naissance et constitution de normes professionnelles au niveau international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, pp.163-168, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Montpetit ou l'énergie généreuse - préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Bergeron &amp; Violette Loget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une muséologie pour les visiteurs. Musées et exposition selon Raymond Montpetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre conservateurs et collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gob A. et Drouguet N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.266-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer, sans cesse, les formes de la médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanc C. et Bernard F.X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants conférenciers. Une expérience éducative, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.310-320, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Shun Chung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and theoretical discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeológia a kultúrne dedičstvo, pp.147-149, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David et François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Psyché. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de muséologie pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de la muséologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisies et restitutions. Eléments de géopolitique patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Kairis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur les saisies patrimoniales en Europe à l’époque de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Stránský : entre le mythe fondateur et l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Debary O. et Mairesse F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire des musées à travers celle de ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.91-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie. Quelques figures marquantes du monde muséal francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.131-147, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the economics of culture and its influence on the development of Geoparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks. Tension Between Territorial Development and Heritage Enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ed., pp.91-107, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.126-135, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHR ou l'art de la synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Chaumier et Jean-Pierre Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière, une muséologie humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complicités, pp.81-98, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec J., Schiele B. et Luckerhoff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, Mutations..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCIM, pp.203-216, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chung Y.S.S, Leshchenko A., Brulon Soares B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining the Museum of the 21st Century. Evolving Multiculturalism in Museums in the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience muséale, expérience spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier P., Mouton-Rezzouk A., Urrutiaguer D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième époque, pp.249-258, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers dans une soupière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Schärer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.5-10, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur trois néologismes liés aux musées : muséal, muséalité, muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Folga-Januszewska D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended museum in its milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tom18, Universitas (muzeologia), pp.39-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une introduction aux dispositifs olfactifs des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nez Rercherche, pp.25-33, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">К МЕТОДОЛОГИИ МУЗЕОПОГИИ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Russia, pp.13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aims and Issues of the Museum Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuo-Ning Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and Culture. Museum and Heritage, City, Sacred and Museum Definition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum of World Religions, pp.538-557, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shah Anita Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visitors to South Indian Museums. Museological Context and Visitor Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shah, pp.xiii-xxii, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.229-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.9-18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERAIN Fanny, CHAZOTTE Patrice, VAYSSE François et CAILLET Elisabeth </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation culturelle : cinquième roue du carosse ?, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-101, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO recommendation on the protection and promotion of museums and collections, their diversity and their role in society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.95-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles participatifs dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Creton et Kira Kitsopanidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-113, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : histoires parallèles de part et d’autres de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMART Cécile, MAIRESSE François PRÉVOST-THOMAS Cécile, VESSELY Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.127-140, 2016, Approches de la médiation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deaccessioning. Some reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-227, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JAPAN MUSEUM MANAGEMENT ACADEMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedic Dictionary of Museum Management (en japonais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakumbusha, pp.vi-ix, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée comme théâtre et l’évolution de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGERON Yves, ARSENAULT Daniel et PROVENCHER ST-PIERRE Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et muséologies : au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Laval, pp.353-374, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateur et/ou directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POULARD F., TOBELEM J.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conservateurs de musées. Atouts et faiblesses d’une profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.23-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économique et/ou le social ? Quel rôle futur pour le musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARRÈRE Anne, MAIRESSE François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion sociale. Les enjeux de la culture et de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-143, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Masse : l’homme qui aimait les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONIERE Denis, SIMARD Jean-François, COMEAU Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre saisons dans la vie de Marcel Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Septentrion, pp.182-210, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la médiation en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NYST N., DUPONT C., RICKER M.E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation muséale et patrimoniale, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction du Patrimoine culturel, pp.17-26, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krājuma stratēgiju – nekavējoties !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BALTIJAS MUZEOLOGIJAS SKOLAS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzejs mūsdienu sabieddrībā 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BALTIJAS MUZEOLOGIJAS SKOLAS pp.112-126, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in the international market for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RIZZO Ilde, MIGNOSA Anna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.151-170, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’entrée dans les musées : une triple logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NAUGRETTE Catherine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le prix de l’art. Le coût et la gratuité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.159-173, 2013, Le coût et la gratuité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique du don et biens communs : réinventer le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARRIETA URTIZBEREA I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventando los museos, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del Pais Vasco, pp.45-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GONSETH Marc-Olivier, KNODEL Bernard, LAVILLE Yann et MAYOR Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-Champs. Eclats du patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Ethnographie de Neuchâtel, pp.316-321, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of Dialogue : Art history and the discourse of economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAMPLEY Matthew et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History and Visual Studies in Europe. Transnational Discourses and National Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.167-184, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés d’histoire et d’archéologie et leurs collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARTEVELLE André et TOUSSAINT Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles et sociétés archéologiques et historiques en Fédération Wallonie-Bruxelles. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Fédération Wallonie-Bruxelles pp.28-40, 2012, Documents du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aliénation entre raison et passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme, POLI Jean-François, TAYLOR Anne-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inaliénabilité des collections, performances et limites </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.281-298, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de la collection totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BATTESTI Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du présent ? Collecter le contemporain dans les musées de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Festin, pp.64-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la gestion muséale : un système hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REGOURD Martine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées en mutation. Un espace public à revisiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-171, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséographie et la mise en exposition durant l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE POTTER Céline </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble 1927. Un panorama de l’art belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FeliXart Museum, pp.158-175, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-up museums ou le musée à l'ère d'Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202-203, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. The submerged part of the iceberg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection a-t-elle un avenir au sein du musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of access : the 21st century museum confronted by its security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallardo-Frias Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatium - The Journal of Institute of Architecture and Urban &amp; Spatial Planning of Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SPAT2146054G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuál es la naturaleza del espacio museístico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Museología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie, colonisations et domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guiragossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róznordność muzow w świetle definicji z kioto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzealnictwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/01.3001.0014.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du musée: les enjeux de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064732ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum: History and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1-2), pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du musée d'entreprise: musées industriels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (mars), pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum through its social role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curator: The Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.525-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quin model economic per als museus locals del segle XXI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista d'Etnologia de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (258), pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museology at a crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, autumn/2, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the article selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 261-264, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicaçao, mediaçao e marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologia e Interdisciplinaridade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (7), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complutum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ВОПРОСЫ МУЗЕОЛОГИИ (The problems of museology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museos y ética. Un enfoque histórico y museológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">museo.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9-10, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Ritual and Pathology. Henri Codet and Collecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Museum &amp; Culture 博物館與文化 第7 期 頁</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeji i digitalne tehnologije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM Serbija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (décembre), pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de prospective muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et le futur des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et bibliothèque, rapprochement et distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème muséal. Notes sur un monde en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'expologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media-Tropes e-Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Tribuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 09, pp.128-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive training with factorized decision trees for HMM-based statistical parametric speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiga Zen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Information State Model: a practical framework for POMDP-based spoken dialogue management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Schatzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum Assessment and FDH Technology: Towards a Global Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanden Eeckaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (4), pp.261-286. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019970325060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues du champ muséal à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations muséales à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de ressources à destination des professionnels de musée dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the Face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Implementation of the UNESCO 2015 Recommendation on Museums & Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin; ICOM, 2022, 978-2-200-63397-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hainard. La muséologie entre rupture et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学・美術館学・文化遺産学 基礎概念事典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Mizushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">東京堂出版, 2022, 978-4-490-10932-0 C3500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale. Nouveaux enjeux, nouvelles formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 978-2-13-073254-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía de las artes y de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de las Artes. Libros Una, 2022, -78-987-46335-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana. 2022, 978-2-87305-010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la muséologie. Méthodes de recherche, rédaction, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. Presses de la Sorbonne Nouvelle, 2021, 978-2-37906-075-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cák khái niềm cờ bán vê bảo tảng học</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nha Xuat Ban Van Hoc, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 978-2-200-62822-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie Quelques figures marquantes du monde muséal francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2020, 978-92-9012-476-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana, 2020, 978-2-87305-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2020, 978-2-200-62804-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceļā uz jaunu muzeja definīciju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Starptauiskas Muzeju padomes; ICOM Latvia, 2020, 978-9934-23-184-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des musées à travers celle de ses acteurs Enjeux et responsabilités de l'histoire biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Debary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-92-9012-478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słownik Encyklopedyczny Muzeologii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muzeum Palacu Krola Jana III, 2020, 978-83-66104-41-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Z. Stránský et la muséologie. Une anthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-17110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the essence of conservation? Materials for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2019, 978-92-9012-464-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser: musées théâtres bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mouton Rezzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2018, 978-2-13-081216-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinir el Museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Avellaneda. Undav Ediciones, 2018, 978-987-3896-43-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mediación cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Las Artes. Libros Una, 2018, 978-987-46335-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2017, 978-2-11-145428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques savantes ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau, 2017, 978-2-356875143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.304, 2017, 9782200618667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. 2017, collection Musées-Mondes, 978-21-1145-494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-92-9012-424-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی (version farsie du Dictionnaire encyclopédique de muséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besnar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste et le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. Actes Sud, 27 (27), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2016, Jacqueline Eidelman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie royale de Belgique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetti Chiave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des arts et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in museology/Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 a et b (43 a et b), 2015, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion sociale. les enjeux de la culture et de l'éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学のキーコンセプト</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Joconde. Approches muséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, Les cahiers de la médiation culturelle, Bruno Péquignot et François Mairesse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM, Hors-Serie (Hors Serie), 2014, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceitos-chave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El museo hibrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Editorial e Typa Fundacion, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeoloģijas pamatjēdzieni, Tulkojums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baltijas Muzeoloģijas veicināšanas biedrība. Armand Colin, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Základní muzologické pojnmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniké Muzeum, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ƙліочевъіе понятия Музеологи</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.382-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée (définition du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.532-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals and their museums »/ « Les capitales et leurs musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule : levier de gestion, projet de société ou idéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42 (258), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et l’avenir contrastés des musées de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « exposer la chasse », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Chasse et de la Nature, Mar 2015, Paris, France. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le musée téléréalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque public des Etats généraux des musées genevois : quels enjeux pour les musées au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Genève, 2014, Genève, Suisse. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée inclusif et la muséologie mondialisée/ O museu inclusivo e a museologia mundializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM LAM, 21 encuentro regional, Termos e conceptos de museologia : museu inclusivo, interculturalidade et patrimonio integral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOFOM LAM,, 2012, Petropolis, Brésil. pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Spoken Language Understanding from Unaligned Data using Discriminative Classification Models and Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14AB1C68"/>
+    <w:nsid w:val="4149C64A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mairesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4969-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069872201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39603855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066576740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brulon&#160;soares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ginsburgh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971645v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Geert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desvall&#233;es" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Mizushima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icofom.mini.icom.museum/fr/publications-2/les-monographies-dicofom/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Peters" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03229115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bawin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444241v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvillaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.3838" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971152v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallardo-Frias Laura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SPAT2146054G" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.1977" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guiragossian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0014.1605" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064732ar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431801v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431775v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hurley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448999v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiga Zen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.03.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keizer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Schatzmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.04.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526989v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanden Eeckaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019970325060" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BF0CB47835613702CABD7EBA3F96260F4A45F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944715v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Paris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944729v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mairesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4969-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069872201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39603855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066576740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brulon&#160;soares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ginsburgh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvillaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971152v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallardo-Frias Laura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SPAT2146054G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.3838" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.1977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guiragossian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0014.1605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064732ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hurley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiga Zen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keizer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Schatzmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanden Eeckaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019970325060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BF0CB47835613702CABD7EBA3F96260F4A45F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Doyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Geert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desvall&#233;es" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Mizushima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icofom.mini.icom.museum/fr/publications-2/les-monographies-dicofom/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Peters" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944957v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944802v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03229115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bawin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444256v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444249v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444264v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971645v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>