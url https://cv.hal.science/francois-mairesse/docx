--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mairesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4969-4600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069872201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39603855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066576740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du raisonnement économique sur la culture et son influence sur le développement des géoparcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux Unesco. Une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.121-139, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir les usages: le marché du patrimoine numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme; Baptiste Bohet et Virginie Pringuet, pp.107-119, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annelise Gavoille et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de déontologie en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie au risque de l'inégalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weiser, Marions Bertin &amp; Anna Leshchenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taboos in Museology: Difficult issues for museum theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.74-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi donner au musée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David &amp; François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Musée. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.21-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bessette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vandalisme d’œuvres d’art. Destructions, dégradations et interventions dans les musées en Europe et en Amérique du Nord depuis 1970,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martigny V., Martin L. et Wallon E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles, 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.513-516, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la médiation culturelle au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Histoire du ministère de la Culture, pp.515-519, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Quiccheberg à Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Gesché-Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la médiation muséale en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Belgique, pp.9-14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Rivet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie, 2 La décolonisation de la muséologie : musées, métissages et mythes d’origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.155-159, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'ICOM dans la loi, naissance et constitution de normes professionnelles au niveau international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, pp.163-168, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Montpetit ou l'énergie généreuse - préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Bergeron &amp; Violette Loget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une muséologie pour les visiteurs. Musées et exposition selon Raymond Montpetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre conservateurs et collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gob A. et Drouguet N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.266-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer, sans cesse, les formes de la médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanc C. et Bernard F.X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants conférenciers. Une expérience éducative, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.310-320, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Shun Chung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and theoretical discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeológia a kultúrne dedičstvo, pp.147-149, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David et François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Psyché. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de muséologie pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de la muséologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisies et restitutions. Eléments de géopolitique patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Kairis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur les saisies patrimoniales en Europe à l’époque de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Stránský : entre le mythe fondateur et l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Debary O. et Mairesse F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire des musées à travers celle de ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.91-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie. Quelques figures marquantes du monde muséal francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.131-147, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the economics of culture and its influence on the development of Geoparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks. Tension Between Territorial Development and Heritage Enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ed., pp.91-107, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.126-135, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHR ou l'art de la synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Chaumier et Jean-Pierre Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière, une muséologie humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complicités, pp.81-98, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec J., Schiele B. et Luckerhoff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, Mutations..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCIM, pp.203-216, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chung Y.S.S, Leshchenko A., Brulon Soares B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining the Museum of the 21st Century. Evolving Multiculturalism in Museums in the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience muséale, expérience spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier P., Mouton-Rezzouk A., Urrutiaguer D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième époque, pp.249-258, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers dans une soupière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Schärer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.5-10, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur trois néologismes liés aux musées : muséal, muséalité, muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Folga-Januszewska D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended museum in its milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tom18, Universitas (muzeologia), pp.39-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une introduction aux dispositifs olfactifs des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nez Rercherche, pp.25-33, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">К МЕТОДОЛОГИИ МУЗЕОПОГИИ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Russia, pp.13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aims and Issues of the Museum Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuo-Ning Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and Culture. Museum and Heritage, City, Sacred and Museum Definition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum of World Religions, pp.538-557, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shah Anita Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visitors to South Indian Museums. Museological Context and Visitor Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shah, pp.xiii-xxii, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.229-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.9-18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERAIN Fanny, CHAZOTTE Patrice, VAYSSE François et CAILLET Elisabeth </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation culturelle : cinquième roue du carosse ?, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-101, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO recommendation on the protection and promotion of museums and collections, their diversity and their role in society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.95-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles participatifs dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Creton et Kira Kitsopanidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-113, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : histoires parallèles de part et d’autres de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMART Cécile, MAIRESSE François PRÉVOST-THOMAS Cécile, VESSELY Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.127-140, 2016, Approches de la médiation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deaccessioning. Some reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-227, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JAPAN MUSEUM MANAGEMENT ACADEMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedic Dictionary of Museum Management (en japonais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakumbusha, pp.vi-ix, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée comme théâtre et l’évolution de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGERON Yves, ARSENAULT Daniel et PROVENCHER ST-PIERRE Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et muséologies : au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Laval, pp.353-374, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateur et/ou directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POULARD F., TOBELEM J.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conservateurs de musées. Atouts et faiblesses d’une profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.23-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économique et/ou le social ? Quel rôle futur pour le musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARRÈRE Anne, MAIRESSE François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion sociale. Les enjeux de la culture et de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-143, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Masse : l’homme qui aimait les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONIERE Denis, SIMARD Jean-François, COMEAU Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre saisons dans la vie de Marcel Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Septentrion, pp.182-210, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la médiation en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NYST N., DUPONT C., RICKER M.E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation muséale et patrimoniale, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction du Patrimoine culturel, pp.17-26, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krājuma stratēgiju – nekavējoties !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BALTIJAS MUZEOLOGIJAS SKOLAS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzejs mūsdienu sabieddrībā 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BALTIJAS MUZEOLOGIJAS SKOLAS pp.112-126, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in the international market for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RIZZO Ilde, MIGNOSA Anna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.151-170, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’entrée dans les musées : une triple logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NAUGRETTE Catherine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le prix de l’art. Le coût et la gratuité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.159-173, 2013, Le coût et la gratuité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique du don et biens communs : réinventer le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARRIETA URTIZBEREA I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventando los museos, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del Pais Vasco, pp.45-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GONSETH Marc-Olivier, KNODEL Bernard, LAVILLE Yann et MAYOR Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-Champs. Eclats du patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Ethnographie de Neuchâtel, pp.316-321, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of Dialogue : Art history and the discourse of economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAMPLEY Matthew et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History and Visual Studies in Europe. Transnational Discourses and National Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.167-184, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés d’histoire et d’archéologie et leurs collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARTEVELLE André et TOUSSAINT Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles et sociétés archéologiques et historiques en Fédération Wallonie-Bruxelles. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Fédération Wallonie-Bruxelles pp.28-40, 2012, Documents du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aliénation entre raison et passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme, POLI Jean-François, TAYLOR Anne-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inaliénabilité des collections, performances et limites </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.281-298, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de la collection totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BATTESTI Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du présent ? Collecter le contemporain dans les musées de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Festin, pp.64-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la gestion muséale : un système hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REGOURD Martine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées en mutation. Un espace public à revisiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-171, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséographie et la mise en exposition durant l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE POTTER Céline </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble 1927. Un panorama de l’art belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FeliXart Museum, pp.158-175, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-up museums ou le musée à l'ère d'Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202-203, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. The submerged part of the iceberg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection a-t-elle un avenir au sein du musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of access : the 21st century museum confronted by its security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallardo-Frias Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatium - The Journal of Institute of Architecture and Urban &amp; Spatial Planning of Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SPAT2146054G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuál es la naturaleza del espacio museístico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Museología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie, colonisations et domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guiragossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róznordność muzow w świetle definicji z kioto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzealnictwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/01.3001.0014.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du musée: les enjeux de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064732ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum: History and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1-2), pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du musée d'entreprise: musées industriels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (mars), pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum through its social role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curator: The Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.525-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quin model economic per als museus locals del segle XXI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista d'Etnologia de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (258), pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museology at a crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, autumn/2, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the article selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 261-264, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicaçao, mediaçao e marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologia e Interdisciplinaridade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (7), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complutum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ВОПРОСЫ МУЗЕОЛОГИИ (The problems of museology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museos y ética. Un enfoque histórico y museológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">museo.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9-10, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Ritual and Pathology. Henri Codet and Collecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Museum &amp; Culture 博物館與文化 第7 期 頁</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeji i digitalne tehnologije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM Serbija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (décembre), pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de prospective muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et le futur des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et bibliothèque, rapprochement et distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème muséal. Notes sur un monde en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'expologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media-Tropes e-Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Tribuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 09, pp.128-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive training with factorized decision trees for HMM-based statistical parametric speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiga Zen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Information State Model: a practical framework for POMDP-based spoken dialogue management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Schatzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum Assessment and FDH Technology: Towards a Global Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanden Eeckaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (4), pp.261-286. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019970325060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues du champ muséal à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations muséales à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de ressources à destination des professionnels de musée dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the Face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Implementation of the UNESCO 2015 Recommendation on Museums & Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin; ICOM, 2022, 978-2-200-63397-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hainard. La muséologie entre rupture et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学・美術館学・文化遺産学 基礎概念事典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Mizushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">東京堂出版, 2022, 978-4-490-10932-0 C3500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale. Nouveaux enjeux, nouvelles formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 978-2-13-073254-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía de las artes y de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de las Artes. Libros Una, 2022, -78-987-46335-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana. 2022, 978-2-87305-010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la muséologie. Méthodes de recherche, rédaction, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. Presses de la Sorbonne Nouvelle, 2021, 978-2-37906-075-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cák khái niềm cờ bán vê bảo tảng học</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nha Xuat Ban Van Hoc, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 978-2-200-62822-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie Quelques figures marquantes du monde muséal francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2020, 978-92-9012-476-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana, 2020, 978-2-87305-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2020, 978-2-200-62804-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceļā uz jaunu muzeja definīciju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Starptauiskas Muzeju padomes; ICOM Latvia, 2020, 978-9934-23-184-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des musées à travers celle de ses acteurs Enjeux et responsabilités de l'histoire biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Debary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-92-9012-478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słownik Encyklopedyczny Muzeologii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muzeum Palacu Krola Jana III, 2020, 978-83-66104-41-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Z. Stránský et la muséologie. Une anthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-17110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the essence of conservation? Materials for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2019, 978-92-9012-464-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser: musées théâtres bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mouton Rezzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2018, 978-2-13-081216-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinir el Museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Avellaneda. Undav Ediciones, 2018, 978-987-3896-43-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mediación cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Las Artes. Libros Una, 2018, 978-987-46335-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2017, 978-2-11-145428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques savantes ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau, 2017, 978-2-356875143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.304, 2017, 9782200618667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. 2017, collection Musées-Mondes, 978-21-1145-494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-92-9012-424-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی (version farsie du Dictionnaire encyclopédique de muséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besnar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste et le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. Actes Sud, 27 (27), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2016, Jacqueline Eidelman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie royale de Belgique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetti Chiave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des arts et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in museology/Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 a et b (43 a et b), 2015, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion sociale. les enjeux de la culture et de l'éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学のキーコンセプト</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Joconde. Approches muséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, Les cahiers de la médiation culturelle, Bruno Péquignot et François Mairesse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM, Hors-Serie (Hors Serie), 2014, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceitos-chave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El museo hibrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Editorial e Typa Fundacion, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeoloģijas pamatjēdzieni, Tulkojums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baltijas Muzeoloģijas veicināšanas biedrība. Armand Colin, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Základní muzologické pojnmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniké Muzeum, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ƙліочевъіе понятия Музеологи</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.382-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée (définition du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.532-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals and their museums »/ « Les capitales et leurs musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule : levier de gestion, projet de société ou idéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42 (258), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et l’avenir contrastés des musées de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « exposer la chasse », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Chasse et de la Nature, Mar 2015, Paris, France. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le musée téléréalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque public des Etats généraux des musées genevois : quels enjeux pour les musées au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Genève, 2014, Genève, Suisse. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée inclusif et la muséologie mondialisée/ O museu inclusivo e a museologia mundializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM LAM, 21 encuentro regional, Termos e conceptos de museologia : museu inclusivo, interculturalidade et patrimonio integral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOFOM LAM,, 2012, Petropolis, Brésil. pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Spoken Language Understanding from Unaligned Data using Discriminative Classification Models and Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Mairesse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4969-4600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069872201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39603855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066576740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du raisonnement économique sur la culture et son influence sur le développement des géoparcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux Unesco. Une mise en tension entre développement des territoires et mise en valeur du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.121-139, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir les usages: le marché du patrimoine numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme; Baptiste Bohet et Virginie Pringuet, pp.107-119, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annelise Gavoille et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de déontologie en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie au risque de l'inégalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Weiser, Marions Bertin &amp; Anna Leshchenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taboos in Museology: Difficult issues for museum theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.74-77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi donner au musée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David &amp; François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Musée. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.21-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Bessette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du vandalisme d’œuvres d’art. Destructions, dégradations et interventions dans les musées en Europe et en Amérique du Nord depuis 1970,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martigny V., Martin L. et Wallon E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les années Lang. Une histoire des politiques culturelles, 1981-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.513-516, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la médiation culturelle au tournant du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Histoire du ministère de la Culture, pp.515-519, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Samuel Quiccheberg à Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Gesché-Koning. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la médiation muséale en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Belgique, pp.9-14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Rivet M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoloniser la muséologie, 2 La décolonisation de la muséologie : musées, métissages et mythes d’origine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.155-159, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'ICOM dans la loi, naissance et constitution de normes professionnelles au niveau international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme et POULOT Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002, Genèse d'une loi sur les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, pp.163-168, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Montpetit ou l'énergie généreuse - préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Bergeron &amp; Violette Loget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une muséologie pour les visiteurs. Musées et exposition selon Raymond Montpetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre conservateurs et collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gob A. et Drouguet N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.266-269, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer, sans cesse, les formes de la médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanc C. et Bernard F.X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants conférenciers. Une expérience éducative, sociale et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.310-320, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Shun Chung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and theoretical discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeológia a kultúrne dedičstvo, pp.147-149, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la tête du collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine David et François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionneurs &amp; Psyché. Ce que collectionner veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliotheca Wittockiana, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de muséologie pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de la muséologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-18, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisies et restitutions. Eléments de géopolitique patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Kairis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur les saisies patrimoniales en Europe à l’époque de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-33, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Stránský : entre le mythe fondateur et l’oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergeron Y., Debary O. et Mairesse F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire l'histoire des musées à travers celle de ses acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.91-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Capart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Mairesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie. Quelques figures marquantes du monde muséal francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.131-147, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the economics of culture and its influence on the development of Geoparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks. Tension Between Territorial Development and Heritage Enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ed., pp.91-107, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.126-135, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHR ou l'art de la synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Chaumier et Jean-Pierre Duclos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière, une muséologie humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complicités, pp.81-98, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe d'accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec J., Schiele B. et Luckerhoff J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées, Mutations..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCIM, pp.203-216, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chung Y.S.S, Leshchenko A., Brulon Soares B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining the Museum of the 21st Century. Evolving Multiculturalism in Museums in the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Brulon Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Museology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.11-14, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience muséale, expérience spectaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier P., Mouton-Rezzouk A., Urrutiaguer D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le musée par la scène. Le spectacle vivant au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deuxième époque, pp.249-258, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'univers dans une soupière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Schärer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposer la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM/ICOFOM, pp.5-10, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur trois néologismes liés aux musées : muséal, muséalité, muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Folga-Januszewska D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended museum in its milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tom18, Universitas (muzeologia), pp.39-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une introduction aux dispositifs olfactifs des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Castel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nez Rercherche, pp.25-33, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shah Anita Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visitors to South Indian Museums. Museological Context and Visitor Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shah, pp.xiii-xxii, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter van Mensch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">К МЕТОДОЛОГИИ МУЗЕОПОГИИ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM Russia, pp.13-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aims and Issues of the Museum Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuo-Ning Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museology and Culture. Museum and Heritage, City, Sacred and Museum Definition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum of World Religions, pp.538-557, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.229-231, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairesse François et Monjaret Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, coll. Musées-Mondes, pp.9-18, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SERAIN Fanny, CHAZOTTE Patrice, VAYSSE François et CAILLET Elisabeth </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Médiation culturelle : cinquième roue du carosse ?, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.93-101, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO recommendation on the protection and promotion of museums and collections, their diversity and their role in society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.95-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles participatifs dans les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Creton et Kira Kitsopanidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.99-113, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : histoires parallèles de part et d’autres de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAMART Cécile, MAIRESSE François PRÉVOST-THOMAS Cécile, VESSELY Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.127-140, 2016, Approches de la médiation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deaccessioning. Some reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernice Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums, Ethics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-227, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JAPAN MUSEUM MANAGEMENT ACADEMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedic Dictionary of Museum Management (en japonais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gakumbusha, pp.vi-ix, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée comme théâtre et l’évolution de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERGERON Yves, ARSENAULT Daniel et PROVENCHER ST-PIERRE Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées et muséologies : au-delà des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Laval, pp.353-374, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservateur et/ou directeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">POULARD F., TOBELEM J.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conservateurs de musées. Atouts et faiblesses d’une profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.23-37, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économique et/ou le social ? Quel rôle futur pour le musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARRÈRE Anne, MAIRESSE François </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inclusion sociale. Les enjeux de la culture et de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-143, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Masse : l’homme qui aimait les musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONIERE Denis, SIMARD Jean-François, COMEAU Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre saisons dans la vie de Marcel Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Septentrion, pp.182-210, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la médiation en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NYST N., DUPONT C., RICKER M.E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation muséale et patrimoniale, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction du Patrimoine culturel, pp.17-26, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krājuma stratēgiju – nekavējoties !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BALTIJAS MUZEOLOGIJAS SKOLAS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzejs mūsdienu sabieddrībā 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BALTIJAS MUZEOLOGIJAS SKOLAS pp.112-126, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in the international market for cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RIZZO Ilde, MIGNOSA Anna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the Economics of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.151-170, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’entrée dans les musées : une triple logique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NAUGRETTE Catherine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le prix de l’art. Le coût et la gratuité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.159-173, 2013, Le coût et la gratuité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique du don et biens communs : réinventer le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARRIETA URTIZBEREA I. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventando los museos, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad del Pais Vasco, pp.45-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée et le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GONSETH Marc-Olivier, KNODEL Bernard, LAVILLE Yann et MAYOR Grégoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors-Champs. Eclats du patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Ethnographie de Neuchâtel, pp.316-321, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions of Dialogue : Art history and the discourse of economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ginsburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RAMPLEY Matthew et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art History and Visual Studies in Europe. Transnational Discourses and National Frameworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.167-184, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés d’histoire et d’archéologie et leurs collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARTEVELLE André et TOUSSAINT Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles et sociétés archéologiques et historiques en Fédération Wallonie-Bruxelles. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Fédération Wallonie-Bruxelles pp.28-40, 2012, Documents du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aliénation entre raison et passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CORNU Marie, FROMAGEAU Jérôme, POLI Jean-François, TAYLOR Anne-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inaliénabilité des collections, performances et limites </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.281-298, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de la collection totale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BATTESTI Jacques </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du présent ? Collecter le contemporain dans les musées de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Festin, pp.64-73, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la gestion muséale : un système hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REGOURD Martine </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées en mutation. Un espace public à revisiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-171, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséographie et la mise en exposition durant l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE POTTER Céline </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble 1927. Un panorama de l’art belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FeliXart Museum, pp.158-175, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-up museums ou le musée à l'ère d'Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dauvillaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202-203, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. The submerged part of the iceberg »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection a-t-elle un avenir au sein du musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.31-52. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.6124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of access : the 21st century museum confronted by its security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallardo-Frias Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatium - The Journal of Institute of Architecture and Urban &amp; Spatial Planning of Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SPAT2146054G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cuál es la naturaleza del espacio museístico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Museología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie, colonisations et domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), pp.164-179. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.3838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie comme patrimoine immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iss.1977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Guiragossian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róznordność muzow w świetle definicji z kioto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muzealnictwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/01.3001.0014.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du musée: les enjeux de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064732ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum: History and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1-2), pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du musée d'entreprise: musées industriels et commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (mars), pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The definition of the museum through its social role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curator: The Museum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.525-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quin model economic per als museus locals del segle XXI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista d'Etnologia de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (258), pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museology at a crossroads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologica Brunensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, autumn/2, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the article selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museum International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 261-264, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicaçao, mediaçao e marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museologia e Interdisciplinaridade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (7), pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muséologie à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complutum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« О БУДУЩЕМ МУЗЕОЛОГИИ: несколько замечаний к русскому изданию диссертации Петера ван Менша »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ВОПРОСЫ МУЗЕОЛОГИИ (The problems of museology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museos y ética. Un enfoque histórico y museológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">museo.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9-10, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Ritual and Pathology. Henri Codet and Collecting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Museum &amp; Culture 博物館與文化 第7 期 頁</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeji i digitalne tehnologije</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM Serbija</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (décembre), pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de prospective muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie et le futur des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre des académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée et bibliothèque, rapprochement et distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.23-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème muséal. Notes sur un monde en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'expologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media-Tropes e-Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Shadow of the Tribuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 09, pp.128-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive training with factorized decision trees for HMM-based statistical parametric speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiga Zen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Information State Model: a practical framework for POMDP-based spoken dialogue management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Keizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost Schatzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.150. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum Assessment and FDH Technology: Towards a Global Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanden Eeckaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (4), pp.261-286. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019970325060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues du champ muséal à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations muséales à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de ressources à destination des professionnels de musée dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCIM and Chaire UNESCO pour l'étude de la diversité muséale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums around the world in the Face of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Implementation of the UNESCO 2015 Recommendation on Museums & Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unesco Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unesco. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin; ICOM, 2022, 978-2-200-63397-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Hainard. La muséologie entre rupture et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学・美術館学・文化遺産学 基礎概念事典</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Mizushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">東京堂出版, 2022, 978-4-490-10932-0 C3500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation muséale. Nouveaux enjeux, nouvelles formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 978-2-13-073254-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economía de las artes y de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de las Artes. Libros Una, 2022, -78-987-46335-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana. 2022, 978-2-87305-010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire la muséologie. Méthodes de recherche, rédaction, communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien van Geert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. Presses de la Sorbonne Nouvelle, 2021, 978-2-37906-075-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cák khái niềm cờ bán vê bảo tảng học</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nha Xuat Ban Van Hoc, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 978-2-200-62822-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la muséologie Quelques figures marquantes du monde muséal francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2020, 978-92-9012-476-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs & Psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliotheca Wittockiana, 2020, 978-2-87305-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2020, 978-2-200-62804-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceļā uz jaunu muzeja definīciju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Starptauiskas Muzeju padomes; ICOM Latvia, 2020, 978-9934-23-184-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des musées à travers celle de ses acteurs Enjeux et responsabilités de l'histoire biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Debary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-92-9012-478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Słownik Encyklopedyczny Muzeologii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muzeum Palacu Krola Jana III, 2020, 978-83-66104-41-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Z. Stránský et la muséologie. Une anthologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-17110-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the essence of conservation? Materials for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2019, 978-92-9012-464-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser: musées théâtres bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mouton Rezzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM. ICOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle (2ème éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2018, 978-2-13-081216-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefinir el Museo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Avellaneda. Undav Ediciones, 2018, 978-987-3896-43-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mediación cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad Nacional de Las Artes. Libros Una, 2018, 978-987-46335-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2017, 978-2-11-145428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les pratiques savantes ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau, 2017, 978-2-356875143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.304, 2017, 9782200618667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir et surveiller. Les métiers du gardien de musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française. 2017, collection Musées-Mondes, 978-21-1145-494-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le musée du XXI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICOFOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-92-9012-424-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی (version farsie du Dictionnaire encyclopédique de muséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besnar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste et le musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture &amp; Musées. Actes Sud, 27 (27), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2016, Jacqueline Eidelman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie royale de Belgique, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nassim Aboudrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetti Chiave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projets culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie des arts et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in museology/Nouvelles tendances de la muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 a et b (43 a et b), 2015, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion sociale. les enjeux de la culture et de l'éducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">博物館学のキーコンセプト</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM. ICOM 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Joconde. Approches muséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, Les cahiers de la médiation culturelle, Bruno Péquignot et François Mairesse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à André Desvallées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOFOM, Hors-Serie (Hors Serie), 2014, ICOFOM Study Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceitos-chave de Museologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مفاهیم کلیدي موزهشناسی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ICOM, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El museo hibrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Editorial e Typa Fundacion, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzeoloģijas pamatjēdzieni, Tulkojums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baltijas Muzeoloģijas veicināšanas biedrība. Armand Colin, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Základní muzologické pojnmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniké Muzeum, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ƙліочевъіе понятия Музеологи</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desvallées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.382-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.390-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée (définition du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Brulon soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.532-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.515-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals and their museums »/ « Les capitales et leurs musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule : levier de gestion, projet de société ou idéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Brabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42 (258), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage et l’avenir contrastés des musées de la chasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international « exposer la chasse », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Chasse et de la Nature, Mar 2015, Paris, France. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le musée téléréalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque public des Etats généraux des musées genevois : quels enjeux pour les musées au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Genève, 2014, Genève, Suisse. pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée inclusif et la muséologie mondialisée/ O museu inclusivo e a museologia mundializada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM LAM, 21 encuentro regional, Termos e conceptos de museologia : museu inclusivo, interculturalidade et patrimonio integral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOFOM LAM,, 2012, Petropolis, Brésil. pp.17-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Spoken Language Understanding from Unaligned Data using Discriminative Classification Models and Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4149C64A"/>
+    <w:nsid w:val="6FD55C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mairesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4969-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069872201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39603855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066576740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brulon&#160;soares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ginsburgh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvillaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971152v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallardo-Frias Laura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SPAT2146054G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.3838" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.1977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guiragossian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0014.1605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064732ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hurley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiga Zen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keizer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Schatzmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanden Eeckaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019970325060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BF0CB47835613702CABD7EBA3F96260F4A45F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Doyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Geert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desvall&#233;es" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Mizushima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icofom.mini.icom.museum/fr/publications-2/les-monographies-dicofom/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Peters" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944957v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944802v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03229115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bawin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444256v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444249v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444264v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971645v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-mairesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4969-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069872201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39603855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066576740" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973489v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brulon&#160;soares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ginsburgh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvillaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.6124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971152v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallardo-Frias Laura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SPAT2146054G" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.3838" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.1977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guiragossian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/01.3001.0014.1605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064732ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brown" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448994v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hurley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiga Zen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.03.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Keizer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Schatzmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2009.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanden Eeckaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019970325060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BF0CB47835613702CABD7EBA3F96260F4A45F6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Doyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unesco Paris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944739v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Geert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desvall&#233;es" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Mizushima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nassim Aboudrar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icofom.mini.icom.museum/fr/publications-2/les-monographies-dicofom/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Peters" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944957v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Garcin-Marrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944802v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03229115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bawin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431661v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444256v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01431755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444249v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444264v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01444268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971645v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449009v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>